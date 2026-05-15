--- v0 (2026-02-07)
+++ v1 (2026-05-15)
@@ -1,692 +1,1556 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\04_PAREOS\2_OS_VILLE\12_DOSSIER_FINANCIER\2_AMI_FIR_SEC&amp;FMIS\AMI_2026\2_ANNEXES\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\04_PAREOS\2_OS_VILLE\12_FIR_SEC_FMIS\1_AMI\1_AMI_2026\2_ANNEXES\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{05BBE02D-BF8E-40DF-9C9B-3E3EADC2BBBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5D68977-EA88-4487-A83E-A817140386CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Budget" sheetId="2" r:id="rId1"/>
-    <sheet name="A LIRE" sheetId="3" r:id="rId2"/>
+    <sheet name="TABLEAU DEMANDE AD " sheetId="1" r:id="rId1"/>
+    <sheet name="A LIRE " sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
-    <ext uri="GoogleSheetsCustomDataVersion1">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G16" i="2" l="1"/>
-[...3 lines deleted...]
-  <c r="G27" i="2" l="1"/>
+  <c r="I28" i="1" l="1"/>
+  <c r="H28" i="1"/>
+  <c r="G28" i="1"/>
+  <c r="H68" i="1"/>
+  <c r="H54" i="1"/>
+  <c r="G54" i="1"/>
+  <c r="H41" i="1"/>
+  <c r="G41" i="1"/>
+  <c r="I68" i="1" l="1"/>
+  <c r="I41" i="1"/>
+  <c r="H71" i="1"/>
+  <c r="I54" i="1"/>
+  <c r="G71" i="1"/>
+  <c r="I71" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="40">
+  <si>
+    <t>Montant non pris en charge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montant retenu </t>
+  </si>
+  <si>
+    <t>Commentaires</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Devis relatifs à l'investissement dans le </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri Light"/>
+        <family val="2"/>
+      </rPr>
+      <t>système d'information</t>
+    </r>
+  </si>
+  <si>
+    <t>Sous-total</t>
+  </si>
+  <si>
+    <r>
+      <t>Devis relatifs à l’investissement dans la</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri Light"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> coordination pluriprofessionnelle</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Devis relatifs à l'</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri Light"/>
+        <family val="2"/>
+      </rPr>
+      <t>équipement immobilier des parties communes</t>
+    </r>
+  </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>Postes de dépenses</t>
-[...5 lines deleted...]
-    <t>Sous-total</t>
+    <r>
+      <t>Devis relatifs à l'</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri Light"/>
+        <family val="2"/>
+      </rPr>
+      <t>équipement pluri-professionnel en lien avec le projet de sante</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Sollicitation de l'aide au démarrage </t>
   </si>
   <si>
     <t>Système d'information</t>
   </si>
   <si>
     <t>Formation des PS à l'utilisation du SI</t>
   </si>
   <si>
     <t>L’acquisition de matériel médical et/ou paramédical destiné à l’exercice pluridisciplinaire et coordonné des professionnels de santé de la structure</t>
   </si>
   <si>
+    <t>POSTE DE DEPENSES ELLIGIBLES</t>
+  </si>
+  <si>
+    <t>A remplir par porteur de projet</t>
+  </si>
+  <si>
+    <t>Attribution/justification</t>
+  </si>
+  <si>
+    <t>quantité demandée</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prix unitaire TTC </t>
+  </si>
+  <si>
+    <t>Contenu du devis 
+(dénomination du materiel)</t>
+  </si>
+  <si>
+    <t>Fournisseurs
+N° DEVIS</t>
+  </si>
+  <si>
+    <t>Montant TOTAL  devis TTC</t>
+  </si>
+  <si>
+    <t>Instructeur ARS</t>
+  </si>
+  <si>
+    <t>XXXXX</t>
+  </si>
+  <si>
+    <t>DATE DE DEPOT DE LA DEMANDE</t>
+  </si>
+  <si>
+    <t>CORRESPONDANT EN CHARGE DE LA DEMANDE DE SUBVENTION NOM ET COORDONNEES DIRECTES</t>
+  </si>
+  <si>
+    <t>DATE INSTRUCTION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montant demandé </t>
+  </si>
+  <si>
+    <t>Montant retenu</t>
+  </si>
+  <si>
+    <t>AVIS ARS</t>
+  </si>
+  <si>
+    <t>Réservé instructeur ARS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOM INSTRUCTEUR ARS </t>
+  </si>
+  <si>
+    <t>DATE COMMISSION</t>
+  </si>
+  <si>
+    <t>TABLEAU DEMANDE DE MATERIEL AU TITRE DE L'AIDE AU DEMARRAGE  FIR 2026</t>
+  </si>
+  <si>
+    <t>La présentation d’un devis et/ou d’une référence du matériel choisi est obligatoire. Si un lien internet est fourni, il doit être fonctionnel. Lorsque le devis inclut du matériel supplémentaire, les quantités et les éléments effectivement retenus doivent être clairement indiqués ou surlignés. L’utilité ou l’attribution de chaque matériel doit être justifiée dans la colonne dédiée.</t>
+  </si>
+  <si>
+    <t>Equipement bureau (mobilier, informatique…) UNIQUEMENT POUR  INTERNE/Dr JUNIOR/ACCUEIL/SECRETARIAT/coordinateur</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri Light"/>
+        <family val="2"/>
+      </rPr>
+      <t>L</t>
+    </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri Light"/>
+        <family val="2"/>
+      </rPr>
+      <t>a présentation d’un devis et/ou d’une référence du matériel choisi est obligatoire</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri Light"/>
+        <family val="2"/>
+      </rPr>
+      <t>. 
+Si un lien internet est fourni, il doit être fonctionnel.
+Lorsque le devis inclut du matériel supplémentaire/hors demande de subvention, les quantités et les éléments effectivement retenus doivent être clairement indiqués ou surlignés. 
+L’utilité ou l’attribution de chaque matériel doit être justifiée dans la colonne dédiée.</t>
+    </r>
+  </si>
+  <si>
+    <t>XXX</t>
+  </si>
+  <si>
+    <t>DENOMINATION MSP/CDS ET ADRESSE</t>
+  </si>
+  <si>
+    <r>
+      <t>PRINCIPE : 
+L'ARS prend en charge le matériel collectif, pluri-professionnel qui permet la mise en œuvre du projet de santé.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">PRINCIPE </t>
+      <t xml:space="preserve"> Elle ne prend pas en charge le matériel individuel (mobilier, matériel médical, lecteur de carte vitale, plaque professionnelle externe,...)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> sauf le SI et le parc informatique au vu du coût élevé de l'investissement.
+L'ARS disposant d'une enveloppe limitée pour accompagner les projets de MSP et CDS, </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FFFF0000"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>: 
-[...1 lines deleted...]
-L'ARS disposant d'une enveloppe limitée pour accompagner les projets de MSP, elle ne peut financer la totalité du matériel/prestation sollicitée par les professionnels de santé. Des choix devront être opérés. Cela ne signifie pas pour autant que certains matériels/prestations ne sont pas utiles ou pertinents.</t>
+      <t>elle ne peut financer la totalité du matériel/prestation</t>
     </r>
-  </si>
-[...22 lines deleted...]
-    <t>Observations</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> sollicitée par les professionnels de santé. Des choix devront être opérés. Cela ne signifie pas pour autant que certains matériels/prestations ne sont pas utiles ou pertinents.</t>
+    </r>
+  </si>
+  <si>
+    <t>L’acquisition de matériel et mobilier collectifs visant à appuyer et faciliter la mise en œuvre du projet de santé. (sauf espace détente du personneL, les machines a café, frigo, micro onde… ne sont pas éligibles)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="#,##0\ &quot;€&quot;"/>
+  <numFmts count="3">
+    <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0\ &quot;€&quot;;[Red]\-#,##0.0\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
     </font>
     <font>
+      <i/>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color theme="1"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color theme="1"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <color theme="1"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="11">
+  <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD9E2F3"/>
-        <bgColor rgb="FFD9E2F3"/>
+        <fgColor rgb="FF548235"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor theme="0"/>
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FFFFFFFF"/>
+        <fgColor theme="2" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFCE4D6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B0F0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD9E2F3"/>
+        <bgColor rgb="FFD9E2F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB4C6E7"/>
         <bgColor rgb="FFB4C6E7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9CC2E5"/>
         <bgColor rgb="FF9CC2E5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E75B5"/>
         <bgColor rgb="FF2E75B5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor rgb="FF00B0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFBFBFBF"/>
-        <bgColor rgb="FFBFBFBF"/>
+        <fgColor theme="1"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC000"/>
-        <bgColor rgb="FFFFC000"/>
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...3 lines deleted...]
-        <color rgb="FF000000"/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-        <color rgb="FF000000"/>
+      <top style="medium">
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-        <color rgb="FF000000"/>
+      <bottom style="medium">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...12 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
-        <color rgb="FF000000"/>
-[...32 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
-[...39 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
-      <top style="medium">
-        <color rgb="FF000000"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
-[...49 lines deleted...]
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="121">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="9" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="6" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="10" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="11" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="11" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="9" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="14" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="21" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="2" fontId="2" fillId="21" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="21" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="10" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="10" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="1" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="23" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="23" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>367393</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>108856</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1621635</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>54428</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Image 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67E5F04D-3C02-9EA5-34D6-8F5ECEB9D367}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="367393" y="299356"/>
+          <a:ext cx="2029849" cy="530679"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
-    <a:clrScheme name="Sheets">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="000000"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="FFFFFF"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="000000"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Sheets">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial"/>
-[...1 lines deleted...]
-        <a:cs typeface="Arial"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -785,28013 +1649,1337 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AB927"/>
+  <dimension ref="A4:N82"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView topLeftCell="A31" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8:C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="12.625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="56.75" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="8" width="10.625" customWidth="1"/>
+    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="28.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="46.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="39.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="20.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="21.5703125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="23" style="1" customWidth="1"/>
+    <col min="9" max="9" width="28" style="1" customWidth="1"/>
+    <col min="10" max="10" width="65.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="24.140625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="12.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="4" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="5" spans="2:12" s="46" customFormat="1" ht="29.25" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C5" s="98" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="99"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="99"/>
+      <c r="G5" s="99"/>
+      <c r="H5" s="99"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="100"/>
+    </row>
+    <row r="6" spans="2:12" s="46" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+    </row>
+    <row r="7" spans="2:12" s="46" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="B7" s="71" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="104"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
+    </row>
+    <row r="8" spans="2:12" s="46" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="102"/>
+      <c r="D8" s="101" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="101"/>
+      <c r="F8" s="69"/>
+      <c r="G8" s="105" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" s="105"/>
+      <c r="I8" s="75" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="95" t="s">
+        <v>36</v>
+      </c>
+      <c r="L8" s="96"/>
+    </row>
+    <row r="9" spans="2:12" s="46" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="103" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="103"/>
+      <c r="D9" s="101" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="101"/>
+      <c r="F9" s="69"/>
+      <c r="G9" s="105" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="105"/>
+      <c r="I9" s="75" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="76" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="95" t="s">
+        <v>36</v>
+      </c>
+      <c r="L9" s="96"/>
+    </row>
+    <row r="10" spans="2:12" s="46" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="103" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="103"/>
+      <c r="D10" s="101" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="101"/>
+      <c r="F10" s="69"/>
+      <c r="G10" s="105" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="105"/>
+      <c r="I10" s="75" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="95" t="s">
+        <v>36</v>
+      </c>
+      <c r="L10" s="96"/>
+    </row>
+    <row r="11" spans="2:12" s="46" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="D11" s="70"/>
+      <c r="E11" s="69"/>
+      <c r="F11" s="69"/>
+      <c r="G11" s="69"/>
+      <c r="H11" s="69"/>
+      <c r="I11" s="69"/>
+      <c r="J11" s="69"/>
+    </row>
+    <row r="12" spans="2:12" s="46" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+    </row>
+    <row r="13" spans="2:12" s="47" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="97" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="97"/>
+      <c r="D13" s="97"/>
+      <c r="E13" s="97"/>
+      <c r="F13" s="97"/>
+      <c r="G13" s="97"/>
+      <c r="H13" s="97"/>
+      <c r="I13" s="97"/>
+      <c r="J13" s="97"/>
+    </row>
+    <row r="14" spans="2:12" s="47" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="15" spans="2:12" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="78"/>
+      <c r="D15" s="78"/>
+      <c r="E15" s="78"/>
+      <c r="F15" s="78"/>
+      <c r="G15" s="78"/>
+      <c r="H15" s="78"/>
+      <c r="I15" s="78"/>
+      <c r="J15" s="79"/>
+    </row>
+    <row r="16" spans="2:12" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="80" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="82"/>
+    </row>
+    <row r="17" spans="2:10" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="86" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="87"/>
+      <c r="D17" s="87"/>
+      <c r="E17" s="87"/>
+      <c r="F17" s="87"/>
+      <c r="G17" s="88"/>
+      <c r="H17" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="2:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I18" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="J18" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="2:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="59"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="29"/>
+    </row>
+    <row r="20" spans="2:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="59"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="29"/>
+    </row>
+    <row r="21" spans="2:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="59"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="29"/>
+    </row>
+    <row r="22" spans="2:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="59"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="29"/>
+    </row>
+    <row r="23" spans="2:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="59"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="26"/>
+      <c r="J23" s="29"/>
+    </row>
+    <row r="24" spans="2:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="59"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="29"/>
+    </row>
+    <row r="25" spans="2:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="59"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="29"/>
+    </row>
+    <row r="26" spans="2:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="59"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="29"/>
+    </row>
+    <row r="27" spans="2:10" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="60"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="30"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="31"/>
+    </row>
+    <row r="28" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="53"/>
+      <c r="G28" s="32">
+        <f>SUM(G19:G27)</f>
+        <v>0</v>
+      </c>
+      <c r="H28" s="33">
+        <f>SUM(H19:H27)</f>
+        <v>0</v>
+      </c>
+      <c r="I28" s="34">
+        <f>SUM(I19:I27)</f>
+        <v>0</v>
+      </c>
+      <c r="J28" s="35"/>
+    </row>
+    <row r="29" spans="2:10" ht="40.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="83" t="s">
+        <v>3</v>
+      </c>
+      <c r="C29" s="84"/>
+      <c r="D29" s="84"/>
+      <c r="E29" s="84"/>
+      <c r="F29" s="84"/>
+      <c r="G29" s="84"/>
+      <c r="H29" s="84"/>
+      <c r="I29" s="84"/>
+      <c r="J29" s="85"/>
+    </row>
+    <row r="30" spans="2:10" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="86" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="87"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="87"/>
+      <c r="F30" s="87"/>
+      <c r="G30" s="88"/>
+      <c r="H30" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J30" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="31" spans="2:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="F31" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="J31" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="2:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="57"/>
+      <c r="C32" s="36"/>
+      <c r="D32" s="36"/>
+      <c r="E32" s="36"/>
+      <c r="F32" s="36"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="27"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="41"/>
+    </row>
+    <row r="33" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="57"/>
+      <c r="C33" s="36"/>
+      <c r="D33" s="36"/>
+      <c r="E33" s="36"/>
+      <c r="F33" s="36"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="41"/>
+    </row>
+    <row r="34" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="57"/>
+      <c r="C34" s="36"/>
+      <c r="D34" s="36"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="36"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="27"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="41"/>
+    </row>
+    <row r="35" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="57"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="36"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="36"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="27"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="41"/>
+    </row>
+    <row r="36" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="57"/>
+      <c r="C36" s="36"/>
+      <c r="D36" s="36"/>
+      <c r="E36" s="36"/>
+      <c r="F36" s="36"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="27"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="41"/>
+    </row>
+    <row r="37" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="57"/>
+      <c r="C37" s="36"/>
+      <c r="D37" s="36"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="36"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="27"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="41"/>
+    </row>
+    <row r="38" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="57"/>
+      <c r="C38" s="36"/>
+      <c r="D38" s="36"/>
+      <c r="E38" s="36"/>
+      <c r="F38" s="36"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="27"/>
+      <c r="I38" s="13"/>
+      <c r="J38" s="41"/>
+    </row>
+    <row r="39" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="57"/>
+      <c r="C39" s="36"/>
+      <c r="D39" s="36"/>
+      <c r="E39" s="36"/>
+      <c r="F39" s="36"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="27"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="41"/>
+    </row>
+    <row r="40" spans="2:11" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="58"/>
+      <c r="C40" s="37"/>
+      <c r="D40" s="37"/>
+      <c r="E40" s="37"/>
+      <c r="F40" s="37"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="8"/>
+    </row>
+    <row r="41" spans="2:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="C41" s="56"/>
+      <c r="D41" s="56"/>
+      <c r="E41" s="56"/>
+      <c r="F41" s="56"/>
+      <c r="G41" s="65">
+        <f>SUM(G32:G40)</f>
+        <v>0</v>
+      </c>
+      <c r="H41" s="66">
+        <f>SUM(H32:H40)</f>
+        <v>0</v>
+      </c>
+      <c r="I41" s="39">
+        <f>G41-H41</f>
+        <v>0</v>
+      </c>
+      <c r="J41" s="61"/>
+      <c r="K41" s="9"/>
+    </row>
+    <row r="42" spans="2:11" ht="37.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="89" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="90"/>
+      <c r="D42" s="90"/>
+      <c r="E42" s="90"/>
+      <c r="F42" s="90"/>
+      <c r="G42" s="90"/>
+      <c r="H42" s="90"/>
+      <c r="I42" s="90"/>
+      <c r="J42" s="91"/>
+    </row>
+    <row r="43" spans="2:11" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...8 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="C43" s="87"/>
+      <c r="D43" s="87"/>
+      <c r="E43" s="87"/>
+      <c r="F43" s="87"/>
+      <c r="G43" s="88"/>
+      <c r="H43" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J43" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="44" spans="2:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="C44" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="F44" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G44" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="J44" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="H1" s="3"/>
-[...22 lines deleted...]
-      <c r="A2" s="26" t="s">
+    </row>
+    <row r="45" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="54"/>
+      <c r="C45" s="40"/>
+      <c r="D45" s="40"/>
+      <c r="E45" s="40"/>
+      <c r="F45" s="40"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="27"/>
+      <c r="J45" s="41"/>
+    </row>
+    <row r="46" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="54"/>
+      <c r="C46" s="40"/>
+      <c r="D46" s="40"/>
+      <c r="E46" s="40"/>
+      <c r="F46" s="40"/>
+      <c r="G46" s="13"/>
+      <c r="H46" s="13"/>
+      <c r="I46" s="27"/>
+      <c r="J46" s="41"/>
+    </row>
+    <row r="47" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="54"/>
+      <c r="C47" s="40"/>
+      <c r="D47" s="40"/>
+      <c r="E47" s="40"/>
+      <c r="F47" s="40"/>
+      <c r="G47" s="13"/>
+      <c r="H47" s="13"/>
+      <c r="I47" s="27"/>
+      <c r="J47" s="41"/>
+    </row>
+    <row r="48" spans="2:11" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="54"/>
+      <c r="C48" s="40"/>
+      <c r="D48" s="40"/>
+      <c r="E48" s="40"/>
+      <c r="F48" s="40"/>
+      <c r="G48" s="13"/>
+      <c r="H48" s="13"/>
+      <c r="I48" s="27"/>
+      <c r="J48" s="41"/>
+    </row>
+    <row r="49" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="54"/>
+      <c r="C49" s="40"/>
+      <c r="D49" s="40"/>
+      <c r="E49" s="40"/>
+      <c r="F49" s="40"/>
+      <c r="G49" s="13"/>
+      <c r="H49" s="13"/>
+      <c r="I49" s="27"/>
+      <c r="J49" s="41"/>
+    </row>
+    <row r="50" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="54"/>
+      <c r="C50" s="40"/>
+      <c r="D50" s="40"/>
+      <c r="E50" s="40"/>
+      <c r="F50" s="40"/>
+      <c r="G50" s="13"/>
+      <c r="H50" s="13"/>
+      <c r="I50" s="27"/>
+      <c r="J50" s="41"/>
+    </row>
+    <row r="51" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="54"/>
+      <c r="C51" s="40"/>
+      <c r="D51" s="40"/>
+      <c r="E51" s="40"/>
+      <c r="F51" s="40"/>
+      <c r="G51" s="13"/>
+      <c r="H51" s="13"/>
+      <c r="I51" s="27"/>
+      <c r="J51" s="41"/>
+    </row>
+    <row r="52" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="54"/>
+      <c r="C52" s="40"/>
+      <c r="D52" s="40"/>
+      <c r="E52" s="40"/>
+      <c r="F52" s="40"/>
+      <c r="G52" s="13"/>
+      <c r="H52" s="13"/>
+      <c r="I52" s="27"/>
+      <c r="J52" s="41"/>
+    </row>
+    <row r="53" spans="1:14" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="55"/>
+      <c r="C53" s="42"/>
+      <c r="D53" s="42"/>
+      <c r="E53" s="42"/>
+      <c r="F53" s="42"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="8"/>
+    </row>
+    <row r="54" spans="1:14" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="25"/>
-[...37 lines deleted...]
-        <f>SUM(G2:G2)</f>
+      <c r="C54" s="53"/>
+      <c r="D54" s="53"/>
+      <c r="E54" s="53"/>
+      <c r="F54" s="53"/>
+      <c r="G54" s="63">
+        <f>SUM(G45:G45)</f>
         <v>0</v>
       </c>
-      <c r="H3" s="3"/>
-[...243 lines deleted...]
-        <f>SUM(G10:G10)</f>
+      <c r="H54" s="64">
+        <f>SUM(H45:H45)</f>
         <v>0</v>
       </c>
-      <c r="H11" s="3"/>
-[...153 lines deleted...]
-        <f>SUM(G15:G15)</f>
+      <c r="I54" s="34">
+        <f>G54-H54</f>
         <v>0</v>
       </c>
-      <c r="H16" s="3"/>
-[...142 lines deleted...]
-      <c r="A21" s="33" t="s">
+      <c r="J54" s="62"/>
+      <c r="K54" s="9"/>
+    </row>
+    <row r="55" spans="1:14" ht="31.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="3"/>
-[...161 lines deleted...]
-        <f>SUM(G25:G25)</f>
+      <c r="C55" s="93"/>
+      <c r="D55" s="93"/>
+      <c r="E55" s="93"/>
+      <c r="F55" s="93"/>
+      <c r="G55" s="93"/>
+      <c r="H55" s="93"/>
+      <c r="I55" s="93"/>
+      <c r="J55" s="94"/>
+    </row>
+    <row r="56" spans="1:14" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="86" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="87"/>
+      <c r="D56" s="87"/>
+      <c r="E56" s="87"/>
+      <c r="F56" s="87"/>
+      <c r="G56" s="88"/>
+      <c r="H56" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="J56" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="C57" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D57" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="E57" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="F57" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="H57" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="H26" s="3"/>
-[...23 lines deleted...]
-      <c r="B27" s="21" t="s">
+      <c r="I57" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="J57" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="11"/>
+      <c r="B58" s="50"/>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="14"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="26"/>
+      <c r="J58" s="43"/>
+      <c r="K58" s="11"/>
+      <c r="L58" s="11"/>
+      <c r="M58" s="11"/>
+      <c r="N58" s="11"/>
+    </row>
+    <row r="59" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="11"/>
+      <c r="B59" s="50"/>
+      <c r="C59" s="12"/>
+      <c r="D59" s="12"/>
+      <c r="E59" s="12"/>
+      <c r="F59" s="12"/>
+      <c r="G59" s="14"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="26"/>
+      <c r="J59" s="43"/>
+      <c r="K59" s="11"/>
+      <c r="L59" s="11"/>
+      <c r="M59" s="11"/>
+      <c r="N59" s="11"/>
+    </row>
+    <row r="60" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="11"/>
+      <c r="B60" s="50"/>
+      <c r="C60" s="12"/>
+      <c r="D60" s="12"/>
+      <c r="E60" s="12"/>
+      <c r="F60" s="12"/>
+      <c r="G60" s="14"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="26"/>
+      <c r="J60" s="43"/>
+      <c r="K60" s="11"/>
+      <c r="L60" s="11"/>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+    </row>
+    <row r="61" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="11"/>
+      <c r="B61" s="50"/>
+      <c r="C61" s="12"/>
+      <c r="D61" s="12"/>
+      <c r="E61" s="12"/>
+      <c r="F61" s="12"/>
+      <c r="G61" s="14"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="26"/>
+      <c r="J61" s="43"/>
+      <c r="K61" s="11"/>
+      <c r="L61" s="11"/>
+      <c r="M61" s="11"/>
+      <c r="N61" s="11"/>
+    </row>
+    <row r="62" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="11"/>
+      <c r="B62" s="50"/>
+      <c r="C62" s="12"/>
+      <c r="D62" s="12"/>
+      <c r="E62" s="12"/>
+      <c r="F62" s="12"/>
+      <c r="G62" s="14"/>
+      <c r="H62" s="28"/>
+      <c r="I62" s="26"/>
+      <c r="J62" s="43"/>
+      <c r="K62" s="11"/>
+      <c r="L62" s="11"/>
+      <c r="M62" s="11"/>
+      <c r="N62" s="11"/>
+    </row>
+    <row r="63" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="11"/>
+      <c r="B63" s="50"/>
+      <c r="C63" s="12"/>
+      <c r="D63" s="12"/>
+      <c r="E63" s="12"/>
+      <c r="F63" s="12"/>
+      <c r="G63" s="14"/>
+      <c r="H63" s="28"/>
+      <c r="I63" s="26"/>
+      <c r="J63" s="43"/>
+      <c r="K63" s="11"/>
+      <c r="L63" s="11"/>
+      <c r="M63" s="11"/>
+      <c r="N63" s="11"/>
+    </row>
+    <row r="64" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="11"/>
+      <c r="B64" s="50"/>
+      <c r="C64" s="12"/>
+      <c r="D64" s="12"/>
+      <c r="E64" s="12"/>
+      <c r="F64" s="12"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="28"/>
+      <c r="I64" s="26"/>
+      <c r="J64" s="43"/>
+      <c r="K64" s="11"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+    </row>
+    <row r="65" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="11"/>
+      <c r="B65" s="50"/>
+      <c r="C65" s="12"/>
+      <c r="D65" s="12"/>
+      <c r="E65" s="12"/>
+      <c r="F65" s="12"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="28"/>
+      <c r="I65" s="26"/>
+      <c r="J65" s="43"/>
+      <c r="K65" s="11"/>
+      <c r="L65" s="11"/>
+      <c r="M65" s="11"/>
+      <c r="N65" s="11"/>
+    </row>
+    <row r="66" spans="1:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="11"/>
+      <c r="B66" s="50"/>
+      <c r="C66" s="12"/>
+      <c r="D66" s="12"/>
+      <c r="E66" s="12"/>
+      <c r="F66" s="12"/>
+      <c r="G66" s="14"/>
+      <c r="H66" s="14"/>
+      <c r="I66" s="14"/>
+      <c r="J66" s="43"/>
+      <c r="K66" s="11"/>
+      <c r="L66" s="11"/>
+      <c r="M66" s="11"/>
+      <c r="N66" s="11"/>
+    </row>
+    <row r="67" spans="1:14" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="51"/>
+      <c r="C67" s="44"/>
+      <c r="D67" s="44"/>
+      <c r="E67" s="44"/>
+      <c r="F67" s="44"/>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+      <c r="J67" s="45"/>
+      <c r="K67" s="15"/>
+    </row>
+    <row r="68" spans="1:14" s="67" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B68" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="C68" s="52"/>
+      <c r="D68" s="52"/>
+      <c r="E68" s="52"/>
+      <c r="F68" s="52"/>
+      <c r="G68" s="63">
         <v>0</v>
       </c>
-      <c r="C27" s="21"/>
-[...27027 lines deleted...]
-      <c r="AB927" s="3"/>
+      <c r="H68" s="68">
+        <f>SUM(H55:H67)</f>
+        <v>0</v>
+      </c>
+      <c r="I68" s="39">
+        <f>G68-H68</f>
+        <v>0</v>
+      </c>
+      <c r="J68" s="61"/>
+      <c r="K68" s="15"/>
+    </row>
+    <row r="69" spans="1:14" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J69" s="16"/>
+      <c r="K69" s="17"/>
+    </row>
+    <row r="70" spans="1:14" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="71" spans="1:14" ht="45.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B71" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C71" s="19"/>
+      <c r="D71" s="19"/>
+      <c r="E71" s="19"/>
+      <c r="F71" s="19"/>
+      <c r="G71" s="20">
+        <f>G41+G54+G67</f>
+        <v>0</v>
+      </c>
+      <c r="H71" s="21">
+        <f>H41+H54</f>
+        <v>0</v>
+      </c>
+      <c r="I71" s="22">
+        <f>I41+I54+I67</f>
+        <v>0</v>
+      </c>
+      <c r="J71" s="23"/>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="J72" s="11"/>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="J73" s="11"/>
+    </row>
+    <row r="74" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B74" s="24"/>
+      <c r="C74" s="24"/>
+      <c r="D74" s="24"/>
+      <c r="E74" s="24"/>
+      <c r="F74" s="24"/>
+    </row>
+    <row r="75" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B75" s="24"/>
+      <c r="C75" s="24"/>
+      <c r="D75" s="24"/>
+      <c r="E75" s="24"/>
+      <c r="F75" s="24"/>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B76" s="24"/>
+      <c r="C76" s="24"/>
+      <c r="D76" s="24"/>
+      <c r="E76" s="24"/>
+      <c r="F76" s="24"/>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B77" s="24"/>
+      <c r="C77" s="24"/>
+      <c r="D77" s="24"/>
+      <c r="E77" s="24"/>
+      <c r="F77" s="24"/>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B78" s="24"/>
+      <c r="C78" s="24"/>
+      <c r="D78" s="24"/>
+      <c r="E78" s="24"/>
+      <c r="F78" s="24"/>
+      <c r="I78" s="11"/>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="I79" s="11"/>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="I80" s="11"/>
+    </row>
+    <row r="81" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I81" s="11"/>
+    </row>
+    <row r="82" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I82" s="11"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <mergeCells count="24">
+    <mergeCell ref="C5:J5"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="B43:G43"/>
+    <mergeCell ref="B56:G56"/>
+    <mergeCell ref="B42:J42"/>
+    <mergeCell ref="B55:J55"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="B13:J13"/>
+    <mergeCell ref="B15:J15"/>
+    <mergeCell ref="B16:J16"/>
+    <mergeCell ref="B29:J29"/>
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="B30:G30"/>
+  </mergeCells>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD1DE696-0A44-4AFA-8573-7241990657A7}">
-  <dimension ref="A1:B3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C8B6938-6BAC-49B7-898A-2FDFB77C2293}">
+  <dimension ref="A1:K12"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="R3" sqref="R3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-  </cols>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:2" ht="171.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="1" spans="1:11" ht="133.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="108" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+    </row>
+    <row r="3" spans="1:11" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="106"/>
+      <c r="B3" s="107"/>
+      <c r="C3" s="107"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="107"/>
+    </row>
+    <row r="4" spans="1:11" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="120" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="120"/>
+      <c r="C4" s="120"/>
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="120"/>
+      <c r="I4" s="120"/>
+      <c r="J4" s="120"/>
+      <c r="K4" s="120"/>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="110" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="111"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="111"/>
+      <c r="E8" s="111"/>
+      <c r="F8" s="111"/>
+      <c r="G8" s="111"/>
+      <c r="H8" s="111"/>
+      <c r="I8" s="111"/>
+      <c r="J8" s="111"/>
+      <c r="K8" s="111"/>
+    </row>
+    <row r="9" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="113"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="113"/>
+      <c r="E9" s="113"/>
+      <c r="F9" s="113"/>
+      <c r="G9" s="113"/>
+      <c r="H9" s="113"/>
+      <c r="I9" s="113"/>
+      <c r="J9" s="113"/>
+      <c r="K9" s="113"/>
+    </row>
+    <row r="10" spans="1:11" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="114" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="115"/>
+      <c r="C10" s="115"/>
+      <c r="D10" s="115"/>
+      <c r="E10" s="115"/>
+      <c r="F10" s="115"/>
+      <c r="G10" s="115"/>
+      <c r="H10" s="115"/>
+      <c r="I10" s="115"/>
+      <c r="J10" s="115"/>
+      <c r="K10" s="115"/>
+    </row>
+    <row r="11" spans="1:11" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="116" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="117"/>
+      <c r="C11" s="117"/>
+      <c r="D11" s="117"/>
+      <c r="E11" s="117"/>
+      <c r="F11" s="117"/>
+      <c r="G11" s="117"/>
+      <c r="H11" s="117"/>
+      <c r="I11" s="117"/>
+      <c r="J11" s="117"/>
+      <c r="K11" s="117"/>
+    </row>
+    <row r="12" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="118" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="119"/>
+      <c r="C12" s="119"/>
+      <c r="D12" s="119"/>
+      <c r="E12" s="119"/>
+      <c r="F12" s="119"/>
+      <c r="G12" s="119"/>
+      <c r="H12" s="119"/>
+      <c r="I12" s="119"/>
+      <c r="J12" s="119"/>
+      <c r="K12" s="119"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A1:B1"/>
+  <mergeCells count="8">
+    <mergeCell ref="A11:K11"/>
+    <mergeCell ref="A12:K12"/>
+    <mergeCell ref="A4:K4"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A8:K8"/>
+    <mergeCell ref="A9:K9"/>
+    <mergeCell ref="A10:K10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Budget</vt:lpstr>
-      <vt:lpstr>A LIRE</vt:lpstr>
+      <vt:lpstr>TABLEAU DEMANDE AD </vt:lpstr>
+      <vt:lpstr>A LIRE </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Ministère des affaires sociales</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Lou Chambry</dc:creator>
+  <dc:creator>BELBEKHOUCHE, Leila (ARS-IDF/DTARS-77/DMS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
-    <vt:lpwstr>2025-12-11T16:42:27Z</vt:lpwstr>
+    <vt:lpwstr>2026-02-26T09:28:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
     <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
     <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
-    <vt:lpwstr>53722047-98f3-49f3-a403-5df2a8afa37e</vt:lpwstr>
+    <vt:lpwstr>b564a61d-e675-4f5b-89d7-cb4cf29391ec</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>