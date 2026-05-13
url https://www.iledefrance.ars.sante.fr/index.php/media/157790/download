--- v0 (2026-03-28)
+++ v1 (2026-05-13)
@@ -11417,51 +11417,69 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk195803702"/>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Arnouville-lès-Mantes, Auffreville-Brasseuil, Bennecourt, Blaru, Boinville-en-Mantois, Boissy-Mauvoisin, Bonnières-sur-Seine, Breuil-Bois-Robert, Bréval, Buchelay, Chaufour-lès-Bonnières, Cravent,</w:t>
       </w:r>
       <w:r w:rsidR="00F61E02" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Drocourt, Épône, Favrieux, Flacourt, Follainville-Dennemont, Fontenay-Mauvoisin, Fontenay-Saint-Père, Freneuse, Gargenville, Gommecourt, Goussonville, Guernes, Guerville, Guitrancourt, Hargeville, Issou, Jouy-Mauvoisin, Jumeauville, Limay, Limetz-Villez, Lommoye, Magnanville, Mantes-la-Jolie, Mantes-la-Ville, Ménerville, Méricourt, Mézières-sur-Seine, Moisson, Mousseaux-sur-Seine, Neauphlette, Perdreauville, Porcheville, Rolleboise, Rosay, Rosny-sur-Seine, Sailly, Saint-Illiers-la-Ville, Saint-Illiers-le-Bois, Saint-Martin-la-Garenne, Soindres, Le Tertre-Saint-Denis, Vert, La Villeneuve-en-Chevrie, Villette</w:t>
+        <w:t>Drocourt, Épône, Favrieux, Flacourt, Follainville-Dennemont, Fontenay-Mauvoisin, Fontenay-Saint-Père, Freneuse, Gargenville, Gommecourt, Goussonville, Guernes, Guerville, Guitrancourt, Hargeville, Issou, Jouy-Mauvoisin, Jumeauville, Limay, Limetz-Villez, Lommoye, Magnanville, Mantes-la-Jolie, Mantes-la-Ville, Ménerville, Méricourt, Mézières-sur-Seine, Moisson, Mousseaux-sur-Seine, Neauphlette, Perdreauville, Porcheville, Rolleboise, Rosay, Rosny-sur-Seine, Sailly, Saint-Illiers-la-Ville, Saint-Illiers-le-Bois, Saint-Martin-la-Garenne, Soindres, Le Tertre-Saint-Denis, Vert, La Villeneuve-en-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Chevrie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>, Villette</w:t>
       </w:r>
       <w:r w:rsidR="00F61E02" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD88F0B" w14:textId="77777777" w:rsidR="009E1D77" w:rsidRPr="00D5309D" w:rsidRDefault="009E1D77" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="2F8A4113" w14:textId="50F7222E" w:rsidR="009E1D77" w:rsidRPr="00D5309D" w:rsidRDefault="00892F89" w:rsidP="00C05D3D">
@@ -11620,51 +11638,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Andelu, Aulnay-sur-Mauldre, Bazemont, Chavenay, Crespières, Davron, La Falaise, Feucherolles, Herbeville, Mareil-sur-Mauldre, Maule, Montainville, Nézel, Saint-Nom-la-Bretèche</w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE01382" w14:textId="77777777" w:rsidR="000B7FA3" w:rsidRPr="00D5309D" w:rsidRDefault="000B7FA3" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EE5EB29" w14:textId="26BEDF23" w:rsidR="00264A3E" w:rsidRPr="00D5309D" w:rsidRDefault="000B7FA3" w:rsidP="00264A3E">
+    <w:p w14:paraId="6EE5EB29" w14:textId="25885D19" w:rsidR="00264A3E" w:rsidRPr="00D5309D" w:rsidRDefault="000B7FA3" w:rsidP="00264A3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">CRT porté par Le SSIAD </w:t>
       </w:r>
       <w:r w:rsidR="00744447">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
@@ -11673,57 +11691,161 @@
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>(SIMAD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
-      <w:r w:rsidR="00264A3E" w:rsidRPr="00D5309D">
-[...5 lines deleted...]
-        <w:t>Bougival, Carrières-sur-Seine, Chatou, Croissy-sur-Seine, Houilles, La Celle-Saint-Cloud, Le Chesnay-Rocquencourt, Le Pecq, Le Port-Marly, Le Vésinet, Maisons-Laffitte, Marly-le-Roi, Montesson, Saint-Germain-en-Laye, Sartrouville.</w:t>
+      <w:r w:rsidR="00887922" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aigremont, </w:t>
+      </w:r>
+      <w:r w:rsidR="00264A3E" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Bougival, Carrières-sur-Seine, Chatou,</w:t>
+      </w:r>
+      <w:r w:rsidR="00887922" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chambourcy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00264A3E" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Croissy-sur-Seine, </w:t>
+      </w:r>
+      <w:r w:rsidR="00887922" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fourqueux, </w:t>
+      </w:r>
+      <w:r w:rsidR="00264A3E" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Houilles, La Celle-Saint-Cloud, Le Chesnay-Rocquencourt, </w:t>
+      </w:r>
+      <w:r w:rsidR="00887922" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Mesnil-le-Roi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00264A3E" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Le Pecq, Le Port-Marly,</w:t>
+      </w:r>
+      <w:r w:rsidR="00887922" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le Vésinet, L'Étang-la-Ville,</w:t>
+      </w:r>
+      <w:r w:rsidR="00264A3E" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00887922" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Louveciennes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00264A3E" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maisons-Laffitte, </w:t>
+      </w:r>
+      <w:r w:rsidR="00887922" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mareil-Marly, </w:t>
+      </w:r>
+      <w:r w:rsidR="00264A3E" w:rsidRPr="00F532D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Marly-le-Roi, Montesson, Saint-Germain-en-Laye, Sartrouville.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5D0039" w14:textId="77777777" w:rsidR="00264A3E" w:rsidRPr="00D5309D" w:rsidRDefault="00264A3E" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DE52139" w14:textId="3188F752" w:rsidR="00892F89" w:rsidRPr="00D5309D" w:rsidRDefault="00892F89" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5309D">
@@ -11844,51 +11966,87 @@
     <w:p w14:paraId="54C1609B" w14:textId="024D9AD9" w:rsidR="00FC34CB" w:rsidRPr="00860C4B" w:rsidRDefault="00FC34CB" w:rsidP="00C05D3D">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00860C4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>CRT porté par l’EHPAD LA MESANGERIE</w:t>
       </w:r>
       <w:r w:rsidRPr="00860C4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (FONDATION PARTAGE ET VIE) : Auteuil-Le-Roi, Autouillet, Béhoust, Beynes, Boissy-Sans-Avoir, Flexanville, Gallius, Garancières, Goupillières, Grosrouvre, Jouars-Pontchartrain, La-Queue-Lez-Yvelines, Marcq, Mareil-le-Guyon, Méré, Millemont, Montfort-l’Amaury, Neauphle-le-Château, Neauphle-le-Vieux, </w:t>
+        <w:t xml:space="preserve"> (FONDATION PARTAGE ET VIE) : Auteuil-Le-Roi, Autouillet, Béhoust, Beynes, Boissy-Sans-Avoir, Flexanville, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00860C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Gallius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00860C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Garancières, Goupillières, Grosrouvre, Jouars-Pontchartrain, La-Queue-Lez-Yvelines, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00860C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Marcq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00860C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Mareil-le-Guyon, Méré, Millemont, Montfort-l’Amaury, Neauphle-le-Château, Neauphle-le-Vieux, </w:t>
       </w:r>
       <w:r w:rsidR="008F4010" w:rsidRPr="00860C4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Plaisir, </w:t>
       </w:r>
       <w:r w:rsidRPr="00860C4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Saint-Germain-De-La-Grange, Saint-Rémy-l’Honoré, Saulx-Marchais, Thiverval-Grignon, Thoiry, Le Tremblay-Sur-Mauldre, Vicq, Villiers-Le-Mahieu, Villiers-Saint-Frédéric.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02913A83" w14:textId="19A40CF4" w:rsidR="00FC34CB" w:rsidRPr="00860C4B" w:rsidRDefault="00FC34CB" w:rsidP="00D5309D">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
         <w:ind w:right="868"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12010,60 +12168,78 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">le SSIAD PA DE L’HOPITAL DE HOUDAN </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="006363B1" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Adainville, Bazainville, Boissets, Bourdonné, Civry-la-Forêt, Condé-sur-Vesgre, Courgent, Dammartin-en-Serve, Dannemarie, Flins-Neuve-Église, Gambais, Grandchamp, Gressey, Houdan, La Hauteville, Le Tartre-</w:t>
+        <w:t xml:space="preserve">Adainville, Bazainville, Boissets, Bourdonné, Civry-la-Forêt, Condé-sur-Vesgre, Courgent, Dammartin-en-Serve, Dannemarie, </w:t>
       </w:r>
       <w:r w:rsidR="006363B1" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Gaudran, Longnes, Maulette, Mondreville, Montchauvet, Mulcent, Orgerus, Orvilliers, Osmoy, Prunay-le-Temple, Richebourg, Saint-Martin-des-Champs, Septeuil, Tacoignières, Tilly.</w:t>
+        <w:t>Flins-Neuve-Église, Gambais, Grandchamp, Gressey, Houdan, La Hauteville, Le Tartre-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006363B1" w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Gaudran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006363B1" w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>, Longnes, Maulette, Mondreville, Montchauvet, Mulcent, Orgerus, Orvilliers, Osmoy, Prunay-le-Temple, Richebourg, Saint-Martin-des-Champs, Septeuil, Tacoignières, Tilly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="604AF5CB" w14:textId="77777777" w:rsidR="001847F0" w:rsidRPr="006363B1" w:rsidRDefault="001847F0" w:rsidP="00D5309D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56EDBDDB" w14:textId="77777777" w:rsidR="00D06CB4" w:rsidRPr="00D5309D" w:rsidRDefault="00FC34CB" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="29"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -12092,84 +12268,112 @@
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00FC34CB" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">DAC NORD : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC9A547" w14:textId="70BC62FD" w:rsidR="00FC34CB" w:rsidRPr="00D5309D" w:rsidRDefault="0040146A" w:rsidP="00C05D3D">
+    <w:p w14:paraId="5BC9A547" w14:textId="5B87A7CB" w:rsidR="00FC34CB" w:rsidRPr="00D5309D" w:rsidRDefault="0040146A" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="29"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Aigremont, Les Alluets-le-Roi , Aubergenville , Bouafle, Brueil-en-Vexin , , Chambourcy , Chapet, Ecquevilly , L'Étang-la-Ville , Évecquemont ,Flins-sur-Seine, Fourqueux, Gaillon-sur-Montcient, Hardricourt, Jambville , Jeufosse, Juziers, Lainville-en-Vexin , Louveciennes, Mareil-Marly , Médan, Le Mesnil-le-Roi , Meulan-en-Yvelines , Mézy-sur-Seine , Montalet-le-Bois ,Morainvilliers , Les Mureaux , Oinville-sur-Montcient , Orgeval, Port-Villez</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Alluets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>-le-Roi, Aubergenville, Bouafle, Brueil-en-Vexin, Chapet, Ecquevilly , Évecquemont ,Flins-sur-Seine, Gaillon-sur-Montcient, Hardricourt, Jambville , Jeufosse, Juziers, Lainville-en-Vexin, Médan, Meulan-en-Yvelines , Mézy-sur-Seine , Montalet-le-Bois ,Morainvilliers , Les Mureaux , Oinville-sur-Montcient , Orgeval, Port-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Villez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00264A3E" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Tessancourt-sur-Aubette , Triel-sur-Seine, Vaux-sur-Seine , Verneuil-sur-Seine , Vernouillet, Le Vésinet, Villennes-sur-Seine</w:t>
+        <w:t>Tessancourt-sur-Aubette , Triel-sur-Seine, Vaux-sur-Seine , Verneuil-sur-Seine , Vernouillet, Villennes-sur-Seine</w:t>
       </w:r>
       <w:r w:rsidR="00D5309D" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519067C5" w14:textId="77777777" w:rsidR="004263BB" w:rsidRPr="00D5309D" w:rsidRDefault="004263BB" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="29"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="641FAC81" w14:textId="77777777" w:rsidR="001847F0" w:rsidRDefault="00D06CB4" w:rsidP="001847F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12257,51 +12461,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Longvilliers, Magny-les-Hameaux,</w:t>
       </w:r>
       <w:r w:rsidR="004F3689" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Maurepas, Mesnil-Saint-Denis (Le), Mesnuls (Les), Milon-La-Chapelle, Mittainville, Montigny-le-Bretonneux, Orcemont, Orphin, Orsonville</w:t>
+        <w:t xml:space="preserve">Maurepas, Mesnil-Saint-Denis (Le), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Mesnuls</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Les), Milon-La-Chapelle, Mittainville, Montigny-le-Bretonneux, Orcemont, Orphin, Orsonville</w:t>
       </w:r>
       <w:r w:rsidR="004F3689" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Paray-Douaville, Perray-en-Yvelines (Le), Poigny-la-Forêt, Ponthévrard, Prunay-en-Yvelines, Raizeux, Rambouillet</w:t>
       </w:r>
       <w:r w:rsidR="004F3689" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -12651,65 +12873,81 @@
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>HPAD LES MAGNOLIAS</w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D5309D" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>ASSOCIATION DE GESTION DE L'HOPITAL</w:t>
+        <w:t xml:space="preserve">ASSOCIATION DE GESTION DE </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D5309D" w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>L'HOPITAL</w:t>
       </w:r>
       <w:r w:rsidR="00D5309D" w:rsidRPr="00D5309D" w:rsidDel="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>) : Ballainvilliers, Bièvres, Champlan, Chilly-Mazarin, Epinay-sur-Orge, Igny, Longjumeau, Massy, Palaiseau, Saulx-les-Chartreux, Vauhallan, Verrières-le-Buisson, Villebon-sur-Yvette, Villejust</w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t> : Ballainvilliers, Bièvres, Champlan, Chilly-Mazarin, Epinay-sur-Orge, Igny, Longjumeau, Massy, Palaiseau, Saulx-les-Chartreux, Vauhallan, Verrières-le-Buisson, Villebon-sur-Yvette, Villejust</w:t>
       </w:r>
       <w:r w:rsidR="00744447">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E76F013" w14:textId="77777777" w:rsidR="00CE113D" w:rsidRPr="00D5309D" w:rsidRDefault="00CE113D" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7262553B" w14:textId="7FA210C4" w:rsidR="00050A6C" w:rsidRPr="00D5309D" w:rsidRDefault="00050A6C" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
@@ -12779,107 +13017,144 @@
       <w:r w:rsidR="0068021A" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t> : Auvernaux, Ballancourt-sur-Essonne, Baulne, Blandy, Boigneville, Bois-Herpin, Boissy-le-Cutté, Bondoufle, Boutigny-sur-Essonne, Bouray-sur-Juine, Bouville, Brétigny-sur-Orge, Brouy, Buno-Bonnevaux, Cerny, Champcueil, Champmotteux, Chevannes, Corbeil-Essonnes, Courances, Courdimanche-sur-Essonne, D’Huison-Longueville, Dannemois, Echarcon, Etiolles, Evry-Courcouronnes, Fleury-Mérogis, Fontenay-le-Vicomte, Gironville-sur-Essonne, Guibeville, Guigneville-sur-Essonne,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4DE2DC" w14:textId="436D5865" w:rsidR="0068021A" w:rsidRPr="00D5309D" w:rsidRDefault="0068021A" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Itteville, La-Ferté-Alais, Le-Coudray-Montceaux, Le-Plessis-Pâté, Leudeville, Lisses, Maisse, </w:t>
+        <w:t xml:space="preserve">Itteville, La-Ferté-Alais, Le-Coudray-Montceaux, Le-Plessis-Pâté, Leudeville, Lisses, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Maisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAF65B5" w14:textId="5275CC1C" w:rsidR="00050A6C" w:rsidRPr="00D5309D" w:rsidRDefault="0068021A" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Marolles-en-Hurepoix, Mennecy, Mespuits, Milly-la-Forêt, Moigny-sur-Ecole, Mondeville, Morsang-sur-Seine, Nainville-les-Roches, Oncy-sur-Ecole, Ormoy, Orveau, Prunay-sur-Essonne, Puiselet-le-Marais, Ris-Orangis, Roinvilliers, Sainte-Geneviève-des-Bois, Saint-Michel-sur-Orge, Saint-Pierre-du-Perray, Saint-Vrain, Saintry-sur-Seine, Soisy-sur-Ecole, Soisy-sur-Seine, Tigery, Valpuiseaux, Vayres-sur-Essonne, Vert-le-Grand, Vert-le-Petit, Videlles, Villabé, Villeneuve-sur-Auvers</w:t>
+        <w:t xml:space="preserve">Marolles-en-Hurepoix, Mennecy, Mespuits, Milly-la-Forêt, Moigny-sur-Ecole, Mondeville, Morsang-sur-Seine, Nainville-les-Roches, Oncy-sur-Ecole, Ormoy, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Orveau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>, Prunay-sur-Essonne, Puiselet-le-Marais, Ris-Orangis, Roinvilliers, Sainte-Geneviève-des-Bois, Saint-Michel-sur-Orge, Saint-Pierre-du-Perray, Saint-Vrain, Saintry-sur-Seine, Soisy-sur-Ecole, Soisy-sur-Seine, Tigery, Valpuiseaux, Vayres-sur-Essonne, Vert-le-Grand, Vert-le-Petit, Videlles, Villabé, Villeneuve-sur-Auvers</w:t>
       </w:r>
       <w:r w:rsidR="00744447">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5935EED1" w14:textId="77777777" w:rsidR="00D072F3" w:rsidRPr="00D5309D" w:rsidRDefault="00D072F3" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09F777F9" w14:textId="18B349CF" w:rsidR="00072DB2" w:rsidRPr="00D5309D" w:rsidRDefault="00072DB2" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CRT porté par l’EHPAD </w:t>
       </w:r>
       <w:r w:rsidR="00D5309D" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>DU PETIT ST MARS</w:t>
       </w:r>
       <w:r w:rsidR="00D5309D" w:rsidRPr="00D5309D" w:rsidDel="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
@@ -12903,65 +13178,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Abbéville-la-Rivière, Angerville, Arrancourt, </w:t>
       </w:r>
       <w:r w:rsidR="00D072F3" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Authon-la-Plaine, </w:t>
       </w:r>
       <w:r w:rsidR="00997B41" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Boissy-la-Rivière, Bois-Herpin, </w:t>
       </w:r>
       <w:r w:rsidR="00D072F3" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Boissy-le-Sec, Boutervilliers, Brières-les-Scellés, Ch</w:t>
+        <w:t xml:space="preserve">Boissy-le-Sec, Boutervilliers, Brières-les-Scellés, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D072F3" w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Ch</w:t>
       </w:r>
       <w:r w:rsidR="0039748C" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>â</w:t>
       </w:r>
       <w:r w:rsidR="00D072F3" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">lo-Saint-Mars, </w:t>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D072F3" w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D072F3" w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Saint-Mars</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D072F3" w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00997B41" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Chalou-Moulineux, </w:t>
       </w:r>
       <w:r w:rsidR="00D072F3" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Chatignonville, Chauffour-lès-Etréchy, </w:t>
       </w:r>
       <w:r w:rsidR="00997B41" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Congerville-Thionville, Estouches, </w:t>
       </w:r>
       <w:r w:rsidR="00D072F3" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13226,67 +13533,121 @@
       <w:r w:rsidR="00050A6C" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D87A3D" w14:textId="62BD0C87" w:rsidR="00050A6C" w:rsidRPr="00C05D3D" w:rsidRDefault="00050A6C" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Angervilliers, Arpajon, Auvers-St-Georges, Avrainville, Boissy-sous-St-Yon, Boullay-les-Troux, Breuillet, Breux-Jouy, Briis-sous-Forges, Bruyères-le-Châtel, Chamarande, Cheptainville, Corbreuse, Courson-Monteloup,</w:t>
+        <w:t>Angervilliers, Arpajon, Auvers-St-Georges, Avrainville, Boissy-sous-St-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Yon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>, Boullay-les-Troux, Breuillet, Breux-Jouy, Briis-sous-Forges, Bruyères-le-Châtel, Chamarande, Cheptainville, Corbreuse, Courson-Monteloup,</w:t>
       </w:r>
       <w:r w:rsidR="004908C3" w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5309D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Dourdan, Egly, Fontenay-lès-Briis, Forges-les-Bains, Gometz-la-Ville, Janville-sur-Juine, Janvry, La Norville, Lardy, Le Mérévillois, Le Val-St-Germain, Les Granges-le-Roi, Les Molières, Leuville-sur-Orge, Limours, Mauchamps, Mérobert, Morsang-sur-Orge, Ollainville, Pecqueuse, Pussay, Sermaise, Souzy-la-Briche, St-Chéron, St-Cyr-sous-Dourdan, St-Germain-lès-Arpajon, St-Germain-lès-Corbeil, St-Jean-de-Beauregard, St-Maurice-Montcouronne, St-Sulpice-de-Favières, St-Yon, Torfou, Vaugrigneuse, Villemoisson-sur-Orge, Villiers-sur-Orge</w:t>
+        <w:t>Dourdan, Egly, Fontenay-lès-Briis, Forges-les-Bains, Gometz-la-Ville, Janville-sur-Juine, Janvry, La Norville, Lardy, Le Mérévillois, Le Val-St-Germain, Les Granges-le-Roi, Les Molières, Leuville-sur-Orge, Limours, Mauchamps, Mérobert, Morsang-sur-Orge, Ollainville, Pecqueuse, Pussay, Sermaise, Souzy-la-Briche, St-Chéron, St-Cyr-sous-Dourdan, St-Germain-lès-Arpajon, St-Germain-lès-Corbeil, St-Jean-de-Beauregard, St-Maurice-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Montcouronne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>, St-Sulpice-de-Favières, St-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Yon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D5309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>, Torfou, Vaugrigneuse, Villemoisson-sur-Orge, Villiers-sur-Orge</w:t>
       </w:r>
       <w:r w:rsidR="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="71952D53" w14:textId="77777777" w:rsidR="00050A6C" w:rsidRPr="00C05D3D" w:rsidRDefault="00050A6C" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07DDD20F" w14:textId="77777777" w:rsidR="00D12A9C" w:rsidRPr="00C05D3D" w:rsidRDefault="00D12A9C" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -14014,76 +14375,86 @@
     <w:p w14:paraId="7A59408D" w14:textId="77777777" w:rsidR="00667628" w:rsidRDefault="00667628" w:rsidP="00744447">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32B0ECD6" w14:textId="5823AB0E" w:rsidR="00667628" w:rsidRDefault="00667628" w:rsidP="00744447">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Les communes à couvrir sont celles figurant en blanc sur la carte ci-dessous :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7506CA93" w14:textId="43B62405" w:rsidR="005D6A9D" w:rsidRPr="00F659DB" w:rsidRDefault="005D6A9D" w:rsidP="00F659DB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">à noter que les communes Le Raincy, </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noter que les communes Le Raincy, </w:t>
       </w:r>
       <w:r w:rsidR="000965F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Montfermeil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, Gagny et Neuilly Plaisance seront couvertes par les CRT </w:t>
       </w:r>
       <w:r w:rsidR="002A29BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>déjà lauréats</w:t>
       </w:r>
@@ -14585,51 +14956,50 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>- DAC EST</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E03F2DA" w14:textId="55BB9B44" w:rsidR="009A0BB2" w:rsidRPr="001847F0" w:rsidRDefault="009A0BB2" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Territoires</w:t>
       </w:r>
       <w:r w:rsidR="00F62254" w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">couverts </w:t>
       </w:r>
       <w:r w:rsidR="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
@@ -14652,93 +15022,130 @@
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005CD9C7" w14:textId="208D3FF1" w:rsidR="00647A00" w:rsidRPr="001847F0" w:rsidRDefault="00D12A9C" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CRT porté par l’EHPAD </w:t>
       </w:r>
       <w:r w:rsidR="00647A00" w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>CH L'ISLE ADAM</w:t>
       </w:r>
       <w:r w:rsidR="009A0BB2" w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FONDATION CHANTEPIE MANCIER) </w:t>
       </w:r>
       <w:r w:rsidR="00647A00" w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009A0BB2" w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00647A00" w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Auvers-sur-Oise, Baillet-en-France, Béthemont-la-Forêt, Bernes-sur-Oise, Bruyères sur Oise, Butry, Champagne, Chauvry, Frouville, Hérouville, Labbeville, L’Isle-Adam, Maffliers, Mériel, Montsoult, Mours, Nesles-la-Vallée, Nointel, Parmain, Persan, Presles, Ronquerolles, Valmondois, Villers-Adam.</w:t>
+        <w:t xml:space="preserve">Auvers-sur-Oise, Baillet-en-France, Béthemont-la-Forêt, Bernes-sur-Oise, Bruyères sur Oise, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00647A00" w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Butry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00647A00" w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Champagne, Chauvry, Frouville, Hérouville, Labbeville, L’Isle-Adam, Maffliers, Mériel, Montsoult, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00647A00" w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Mours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00647A00" w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>, Nesles-la-Vallée, Nointel, Parmain, Persan, Presles, Ronquerolles, Valmondois, Villers-Adam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E58C476" w14:textId="77777777" w:rsidR="009A0BB2" w:rsidRPr="001847F0" w:rsidRDefault="009A0BB2" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21E59687" w14:textId="0CCBD834" w:rsidR="001847F0" w:rsidRPr="001847F0" w:rsidRDefault="009A0BB2" w:rsidP="001847F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -14773,115 +15180,259 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E64EBEE" w14:textId="7FCC89D0" w:rsidR="009A0BB2" w:rsidRPr="00C05D3D" w:rsidRDefault="009A0BB2" w:rsidP="001847F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Neuilly-en-Vexin, Neuville-sur-Oise, Noisy-sur-Oise, Nucourt, Omerville, Osny, Pierrelaye, Pontoise, Puiseux-Pontoise, Sagy, Saint -Clair-sur Epte, Saint-Cyr-En-Arthies, Saint Gervais, Saint-Martin-du-Tertre, Saint-Ouen-l’Aumône, Santeuil, Seraincourt, Seugy, Théméricourt, Theuville, Us, Vallangoujard, Vauréal, Vétheuil, Viarmes, Vienne en Arthies, Vigny, Villaines-sous-Bois, Villiers-en-Arthies, Wy-Dit-Joly-Village, Ableiges, Aincourt, Ambleville, Amenucourt, Arronville, Arthies, Asnières-sur-Oise, Avernes, Banthelu, Beaumont-sur-Oise, Belloy-en-France, Berville, Boisemont, Boissy-l’Aillerie, Bray et lû, Bréançon, Brignancourt, Cergy, Charmont, Chars, Chaussy, Chérence, Cléry en </w:t>
+        <w:t xml:space="preserve">Neuilly-en-Vexin, Neuville-sur-Oise, Noisy-sur-Oise, Nucourt, Omerville, Osny, Pierrelaye, Pontoise, Puiseux-Pontoise, Sagy, Saint -Clair-sur Epte, Saint-Cyr-En-Arthies, Saint Gervais, Saint-Martin-du-Tertre, Saint-Ouen-l’Aumône, Santeuil, Seraincourt, Seugy, Théméricourt, Theuville, Us, Vallangoujard, Vauréal, Vétheuil, Viarmes, Vienne en Arthies, Vigny, Villaines-sous-Bois, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Villiers-en-Arthies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Wy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Dit-Joly-Village, Ableiges, Aincourt, Ambleville, Amenucourt, Arronville, Arthies, Asnières-sur-Oise, Avernes, Banthelu, Beaumont-sur-Oise, Belloy-en-France, Berville, Boisemont, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Boissy-l’Aillerie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Bray et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>lû</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Bréançon, Brignancourt, Cergy, Charmont, Chars, Chaussy, Chérence, Cléry en </w:t>
       </w:r>
       <w:r w:rsidR="00CE113D" w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Vexin</w:t>
       </w:r>
       <w:r w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Commeny, Condécourt, Cormeilles-en-Vexin, Courcelles-sur-Viosne, Courdimanche, Ennery, Épiais-Rhus, Eragny-sur-Oise, Frémainville, Frémécourt, Gadancourt, Genainville, Génicourt, Gouzangrez, Grisy-les-Plâtres, Guiry en </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Commeny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Condécourt, Cormeilles-en-Vexin, Courcelles-sur-Viosne, Courdimanche, Ennery, Épiais-Rhus, Eragny-sur-Oise, Frémainville, Frémécourt, Gadancourt, Genainville, Génicourt, Gouzangrez, Grisy-les-Plâtres, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Guiry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidR="00CE113D" w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Vexin</w:t>
       </w:r>
       <w:r w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">, Haravilliers, Haute </w:t>
       </w:r>
       <w:r w:rsidR="00D17299" w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Isle</w:t>
       </w:r>
       <w:r w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Hédouville, Hodent, Jouy-le-Moutier, Labbeville, La chapelle en Vexin, La Roche-Guyon, Le Bellay-en Vexin, Le Heaulme, Le Perchay, Livilliers, Longuesse, </w:t>
+        <w:t xml:space="preserve">, Hédouville, Hodent, Jouy-le-Moutier, Labbeville, La chapelle en Vexin, La Roche-Guyon, Le Bellay-en Vexin, Le Heaulme, Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Perchay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Livilliers, Longuesse, </w:t>
       </w:r>
       <w:r w:rsidR="00CE113D" w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Magny-en-Vexin</w:t>
       </w:r>
       <w:r w:rsidRPr="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>, Marines, Maudétour en Vexin, Menouville, Menucourt, Montgeroult, Montreuil sur Epte, Moussy, Nerville-la-Forêt</w:t>
+        <w:t xml:space="preserve">, Marines, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Maudétour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001847F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Vexin, Menouville, Menucourt, Montgeroult, Montreuil sur Epte, Moussy, Nerville-la-Forêt</w:t>
       </w:r>
       <w:r w:rsidR="001847F0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF72064" w14:textId="30BBF463" w:rsidR="008D5409" w:rsidRPr="00C05D3D" w:rsidRDefault="008D5409" w:rsidP="00C05D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C05D3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FE3211" w14:textId="216D35B8" w:rsidR="00D362B8" w:rsidRDefault="00F4201F">
@@ -15642,52 +16193,64 @@
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="140581"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="140581"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="140581"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="140581"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="140581"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871229">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="140581"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Le Curve</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00871229">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="140581"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Curve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6DC1E723" w14:textId="77777777" w:rsidR="00993B49" w:rsidRPr="00871229" w:rsidRDefault="00993B49" w:rsidP="00993B49">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="140581"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="140581"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="140581"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="140581"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="140581"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871229">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="140581"/>
           <w:sz w:val="24"/>
@@ -16204,122 +16767,171 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="312E8E44" w14:textId="419528D5" w:rsidR="00993B49" w:rsidRPr="00BE6A1A" w:rsidRDefault="00993B49" w:rsidP="00993B49">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE6A1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">N° FINESS </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00167D01" w:rsidRPr="00BE6A1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>géographique:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BE6A1A">
+        <w:t>géographique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00167D01" w:rsidRPr="00BE6A1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B0616F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>I__I__I__I__I__I__I__I__I__I</w:t>
+        <w:t>I_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B0616F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_I__I__I__I__I__I__I__I__I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621485A4" w14:textId="6F57846E" w:rsidR="00993B49" w:rsidRPr="00B0616F" w:rsidRDefault="00993B49" w:rsidP="00993B49">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE6A1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">N° FINESS </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00167D01" w:rsidRPr="00BE6A1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>juridique:</w:t>
+        <w:t>juridique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00167D01" w:rsidRPr="00BE6A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6A1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0616F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>I__I__I__I__I__I__I__I__I__I</w:t>
+        <w:t>I_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B0616F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>_I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B0616F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>__I__I__I__I__I__I__I__I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4857D499" w14:textId="525ABD43" w:rsidR="00993B49" w:rsidRPr="00BE6A1A" w:rsidRDefault="00993B49" w:rsidP="00993B49">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE6A1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">N° </w:t>
       </w:r>
@@ -23831,55 +24443,56 @@
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1648513757">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1704018298">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="834565243">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1524512040">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1467042604">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1139960410">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="73729"/>
+    <o:shapedefaults v:ext="edit" spidmax="77825"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00363A3B"/>
     <w:rsid w:val="00000910"/>
     <w:rsid w:val="0000392D"/>
     <w:rsid w:val="00012A37"/>
     <w:rsid w:val="000217D1"/>
     <w:rsid w:val="00041186"/>
     <w:rsid w:val="000414C7"/>
@@ -24002,50 +24615,52 @@
     <w:rsid w:val="00477D6E"/>
     <w:rsid w:val="004908C3"/>
     <w:rsid w:val="0049122D"/>
     <w:rsid w:val="00492A05"/>
     <w:rsid w:val="004959F5"/>
     <w:rsid w:val="004A0AD0"/>
     <w:rsid w:val="004B58F3"/>
     <w:rsid w:val="004B6FD6"/>
     <w:rsid w:val="004D3AC7"/>
     <w:rsid w:val="004D70E4"/>
     <w:rsid w:val="004E4EC0"/>
     <w:rsid w:val="004F3689"/>
     <w:rsid w:val="005048D9"/>
     <w:rsid w:val="00505DCC"/>
     <w:rsid w:val="00515376"/>
     <w:rsid w:val="005308A7"/>
     <w:rsid w:val="00542F1F"/>
     <w:rsid w:val="00545F2E"/>
     <w:rsid w:val="005504DA"/>
     <w:rsid w:val="00560557"/>
     <w:rsid w:val="00563929"/>
     <w:rsid w:val="00566360"/>
     <w:rsid w:val="00583B99"/>
     <w:rsid w:val="00586DB6"/>
     <w:rsid w:val="00591727"/>
+    <w:rsid w:val="005925AD"/>
+    <w:rsid w:val="00595531"/>
     <w:rsid w:val="005A0E88"/>
     <w:rsid w:val="005B19A3"/>
     <w:rsid w:val="005C31B4"/>
     <w:rsid w:val="005C3E38"/>
     <w:rsid w:val="005D05F9"/>
     <w:rsid w:val="005D6A9D"/>
     <w:rsid w:val="005D7D25"/>
     <w:rsid w:val="005E4F5B"/>
     <w:rsid w:val="005F2FB3"/>
     <w:rsid w:val="005F6FAE"/>
     <w:rsid w:val="005F71A9"/>
     <w:rsid w:val="005F71C1"/>
     <w:rsid w:val="005F78D9"/>
     <w:rsid w:val="00602D11"/>
     <w:rsid w:val="00603B51"/>
     <w:rsid w:val="00610141"/>
     <w:rsid w:val="00615634"/>
     <w:rsid w:val="006363B1"/>
     <w:rsid w:val="00636897"/>
     <w:rsid w:val="00647A00"/>
     <w:rsid w:val="00647AB2"/>
     <w:rsid w:val="00647BFD"/>
     <w:rsid w:val="006506A7"/>
     <w:rsid w:val="00655DE2"/>
     <w:rsid w:val="00667628"/>
@@ -24073,50 +24688,51 @@
     <w:rsid w:val="0079539C"/>
     <w:rsid w:val="007A7B94"/>
     <w:rsid w:val="007C09B0"/>
     <w:rsid w:val="007C2C4A"/>
     <w:rsid w:val="007D1E91"/>
     <w:rsid w:val="007E6539"/>
     <w:rsid w:val="007F2FF1"/>
     <w:rsid w:val="007F3144"/>
     <w:rsid w:val="00800B0E"/>
     <w:rsid w:val="00822C5A"/>
     <w:rsid w:val="00832295"/>
     <w:rsid w:val="008322D4"/>
     <w:rsid w:val="00833CA7"/>
     <w:rsid w:val="00841ED2"/>
     <w:rsid w:val="00843409"/>
     <w:rsid w:val="00844852"/>
     <w:rsid w:val="00845355"/>
     <w:rsid w:val="00847C73"/>
     <w:rsid w:val="0085115F"/>
     <w:rsid w:val="00851EC9"/>
     <w:rsid w:val="00860C4B"/>
     <w:rsid w:val="0086783C"/>
     <w:rsid w:val="008678B9"/>
     <w:rsid w:val="0087452B"/>
     <w:rsid w:val="0088050E"/>
+    <w:rsid w:val="00887922"/>
     <w:rsid w:val="00892F89"/>
     <w:rsid w:val="008950B7"/>
     <w:rsid w:val="008A2760"/>
     <w:rsid w:val="008A5FA4"/>
     <w:rsid w:val="008A7FDE"/>
     <w:rsid w:val="008B3379"/>
     <w:rsid w:val="008B4467"/>
     <w:rsid w:val="008B6DF7"/>
     <w:rsid w:val="008D0028"/>
     <w:rsid w:val="008D0447"/>
     <w:rsid w:val="008D3D13"/>
     <w:rsid w:val="008D3E31"/>
     <w:rsid w:val="008D3EFF"/>
     <w:rsid w:val="008D4CA0"/>
     <w:rsid w:val="008D5409"/>
     <w:rsid w:val="008E028E"/>
     <w:rsid w:val="008E7243"/>
     <w:rsid w:val="008F2370"/>
     <w:rsid w:val="008F3B54"/>
     <w:rsid w:val="008F4010"/>
     <w:rsid w:val="008F7AF9"/>
     <w:rsid w:val="00902F94"/>
     <w:rsid w:val="0090688C"/>
     <w:rsid w:val="0092187B"/>
     <w:rsid w:val="009224A5"/>
@@ -24180,60 +24796,62 @@
     <w:rsid w:val="00B778B8"/>
     <w:rsid w:val="00B81552"/>
     <w:rsid w:val="00B912C0"/>
     <w:rsid w:val="00B948C3"/>
     <w:rsid w:val="00BB4611"/>
     <w:rsid w:val="00BC03B3"/>
     <w:rsid w:val="00BC6FA4"/>
     <w:rsid w:val="00BD7D11"/>
     <w:rsid w:val="00BE6A1A"/>
     <w:rsid w:val="00BE6BC4"/>
     <w:rsid w:val="00BF256A"/>
     <w:rsid w:val="00BF2C1D"/>
     <w:rsid w:val="00C05D3D"/>
     <w:rsid w:val="00C22916"/>
     <w:rsid w:val="00C36DB5"/>
     <w:rsid w:val="00C37548"/>
     <w:rsid w:val="00C444BB"/>
     <w:rsid w:val="00C52ED0"/>
     <w:rsid w:val="00C64B64"/>
     <w:rsid w:val="00C67AC4"/>
     <w:rsid w:val="00C772E0"/>
     <w:rsid w:val="00C81B4D"/>
     <w:rsid w:val="00C85CC5"/>
     <w:rsid w:val="00C86337"/>
     <w:rsid w:val="00C902D6"/>
+    <w:rsid w:val="00C96ECD"/>
     <w:rsid w:val="00CA570E"/>
     <w:rsid w:val="00CA5F55"/>
     <w:rsid w:val="00CB178A"/>
     <w:rsid w:val="00CB3C74"/>
     <w:rsid w:val="00CD5312"/>
     <w:rsid w:val="00CD5C8F"/>
     <w:rsid w:val="00CE113D"/>
     <w:rsid w:val="00CE7390"/>
     <w:rsid w:val="00CF2FFE"/>
     <w:rsid w:val="00CF6389"/>
+    <w:rsid w:val="00CF76E5"/>
     <w:rsid w:val="00D044D8"/>
     <w:rsid w:val="00D057CC"/>
     <w:rsid w:val="00D06CB4"/>
     <w:rsid w:val="00D072F3"/>
     <w:rsid w:val="00D12A9C"/>
     <w:rsid w:val="00D14247"/>
     <w:rsid w:val="00D1478A"/>
     <w:rsid w:val="00D15D13"/>
     <w:rsid w:val="00D17299"/>
     <w:rsid w:val="00D22683"/>
     <w:rsid w:val="00D312A2"/>
     <w:rsid w:val="00D362B8"/>
     <w:rsid w:val="00D364F2"/>
     <w:rsid w:val="00D52258"/>
     <w:rsid w:val="00D5309D"/>
     <w:rsid w:val="00D76882"/>
     <w:rsid w:val="00D80A3E"/>
     <w:rsid w:val="00D850DB"/>
     <w:rsid w:val="00DC50B3"/>
     <w:rsid w:val="00DD162A"/>
     <w:rsid w:val="00DD63EC"/>
     <w:rsid w:val="00DE698E"/>
     <w:rsid w:val="00DF32C6"/>
     <w:rsid w:val="00DF6D56"/>
     <w:rsid w:val="00E02277"/>
@@ -24245,88 +24863,89 @@
     <w:rsid w:val="00E74AA3"/>
     <w:rsid w:val="00E86365"/>
     <w:rsid w:val="00E90163"/>
     <w:rsid w:val="00EA233A"/>
     <w:rsid w:val="00EA764F"/>
     <w:rsid w:val="00EB6437"/>
     <w:rsid w:val="00EC2A04"/>
     <w:rsid w:val="00EC52C9"/>
     <w:rsid w:val="00EC6BF9"/>
     <w:rsid w:val="00ED114C"/>
     <w:rsid w:val="00ED2974"/>
     <w:rsid w:val="00EE07C7"/>
     <w:rsid w:val="00F00EC2"/>
     <w:rsid w:val="00F03260"/>
     <w:rsid w:val="00F0738C"/>
     <w:rsid w:val="00F075D1"/>
     <w:rsid w:val="00F14D08"/>
     <w:rsid w:val="00F16C42"/>
     <w:rsid w:val="00F24535"/>
     <w:rsid w:val="00F251DE"/>
     <w:rsid w:val="00F26BF9"/>
     <w:rsid w:val="00F41222"/>
     <w:rsid w:val="00F4201F"/>
     <w:rsid w:val="00F4638E"/>
     <w:rsid w:val="00F47B3E"/>
+    <w:rsid w:val="00F532D9"/>
     <w:rsid w:val="00F575D6"/>
     <w:rsid w:val="00F61E02"/>
     <w:rsid w:val="00F62254"/>
     <w:rsid w:val="00F6260D"/>
     <w:rsid w:val="00F659DB"/>
     <w:rsid w:val="00F72233"/>
     <w:rsid w:val="00F750CF"/>
     <w:rsid w:val="00F82AC8"/>
     <w:rsid w:val="00F83E6D"/>
     <w:rsid w:val="00F91868"/>
     <w:rsid w:val="00F94B0B"/>
     <w:rsid w:val="00FA3BB1"/>
     <w:rsid w:val="00FA4497"/>
     <w:rsid w:val="00FB5762"/>
     <w:rsid w:val="00FC34CB"/>
     <w:rsid w:val="00FD2820"/>
     <w:rsid w:val="00FE056E"/>
     <w:rsid w:val="00FE13A8"/>
     <w:rsid w:val="00FE31B2"/>
     <w:rsid w:val="00FF7E82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="73729"/>
+    <o:shapedefaults v:ext="edit" spidmax="77825"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="13867FF8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{39A27CA7-8681-4FC6-B1CE-8DB214094414}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -25878,75 +26497,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDAB9BC8-05C8-4CDB-81CF-02E452BAC017}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>3683</Words>
-  <Characters>20259</Characters>
+  <Words>3680</Words>
+  <Characters>20240</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>168</Lines>
   <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ARS IDF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23895</CharactersWithSpaces>
+  <CharactersWithSpaces>23873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GRANDIN, Christophe (ARS-IDF)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>