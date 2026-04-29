--- v0 (2025-10-30)
+++ v1 (2026-04-29)
@@ -1,35067 +1,28640 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7CABA5F0" w14:textId="77777777" w:rsidR="00686F0A" w:rsidRDefault="00686F0A">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="30CA4238" w14:textId="446ABD8E" w:rsidR="00446553" w:rsidRPr="002B653D" w:rsidRDefault="00446553" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2516E780" wp14:editId="04F20F40">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-565150</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-664210</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1357630" cy="1228725"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Image 9" descr="Mac:Users:xavier.hasendahl:Desktop:ELEMENTS TEMPLATES SIG:LOGOS:REPUBLIQUE_FRANCAISE:eps:Republique_Francaise_CMJN.eps"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9" descr="Mac:Users:xavier.hasendahl:Desktop:ELEMENTS TEMPLATES SIG:LOGOS:REPUBLIQUE_FRANCAISE:eps:Republique_Francaise_CMJN.eps"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1357630" cy="1228725"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB34D07" w14:textId="77777777" w:rsidR="008D40A1" w:rsidRPr="002B653D" w:rsidRDefault="008D40A1" w:rsidP="008D40A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9EE346" w14:textId="1BD48E7B" w:rsidR="008D40A1" w:rsidRPr="002B653D" w:rsidRDefault="00446553" w:rsidP="008D40A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3453AFEF" wp14:editId="4B541220">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4800600</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-742950</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1475740" cy="845185"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Image 5" descr="ARS_LOGOS_idf"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="ARS_LOGOS_idf"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1475740" cy="845185"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520D00FE" w14:textId="77777777" w:rsidR="007A5A09" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="007A5A09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF2DF1E" w14:textId="77777777" w:rsidR="003E4C62" w:rsidRPr="002B653D" w:rsidRDefault="003E4C62" w:rsidP="007A5A09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7F8348" w14:textId="52C16E18" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="009D1382" w:rsidP="000A659F">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:color w:val="164194"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidR="0078104D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CDU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00397B6D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7288436A" w14:textId="77777777" w:rsidR="0078104D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="000A659F">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Fonctionnement de la CDU, rôle et implication des RU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5E72A1" w14:textId="77777777" w:rsidR="0078104D" w:rsidRPr="002B653D" w:rsidRDefault="0078104D" w:rsidP="000A659F">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1062314C" w14:textId="18D38615" w:rsidR="0078104D" w:rsidRPr="00EE5D4A" w:rsidRDefault="0078104D" w:rsidP="0078104D">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:color w:val="164194"/>
+      <w:r w:rsidRPr="00EE5D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>Guide d’aide à la saisie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE8CD49" w14:textId="568D1E47" w:rsidR="00D37856" w:rsidRPr="002B653D" w:rsidRDefault="0078104D" w:rsidP="000A659F">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00397B6D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F034AEE" w14:textId="77777777" w:rsidR="00FF5F96" w:rsidRPr="002B653D" w:rsidRDefault="00FF5F96" w:rsidP="00C06BCA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F80F5EB" w14:textId="77777777" w:rsidR="003E4C62" w:rsidRPr="002B653D" w:rsidRDefault="003E4C62" w:rsidP="00C06BCA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719EBCDD" w14:textId="77777777" w:rsidR="007A5A09" w:rsidRDefault="007A5A09" w:rsidP="00235B99">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46682178" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRPr="002B653D" w:rsidRDefault="00082EE6" w:rsidP="00235B99">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9D038A" w14:textId="507ED5D9" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="00C24034">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="164194"/>
-          <w:sz w:val="40"/>
-[...173 lines deleted...]
-        <w:r w:rsidR="00A212D0" w:rsidRPr="00A212D0">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Nouvelle version du questionnaire ARS IDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349D941C" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C47BAE2" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="0034536D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L’ARS Île-de-France et la Commission droits des usagers (CSDU) de la conférence régionale de la santé et de l’autonomie (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="002B653D">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://ars.net-survey.eu/SurveyManager/surveys/arsif/CDU2025_ra2024_R_200325/ethnos.asp</w:t>
+          <w:t>CRSA</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...1690 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) ont conduit un groupe de travail en 2025 associant établissement, France assos santé Île-de-France, associations agréées, et représentants des usagers en CDU afin de simplifier le questionnaire annuel CDU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A128824" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D9393C" w14:textId="7AEBE63C" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A partir de 2026, une clarification importante est apportée quant à la distinction entre le questionnaire annuel </w:t>
+      </w:r>
+      <w:r w:rsidR="0034536D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ARS et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le rapport annuel de la CDU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56757110" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727F4A7A" w14:textId="47B9FCBB" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le questionnaire ARS est avant tout quantitatif afin de permettre une connaissance régionale du fonctionnement des CDU franciliennes. Les données recueillies permettent l'élaboration, par l'ARS Ile-de-France, d'une synthèse régionale anonymisée diffusée, présentée et discutée avec tous les acteurs, en particulier pour identifier les priorité</w:t>
+      </w:r>
+      <w:r w:rsidR="00226687" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'amélioration en matière de droits des usagers, de qualité d’accueil et d’accompagnement, ainsi que de représentation des usagers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18591818" w14:textId="470C3E23" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00226687" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La synthèse des questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidR="006945CC" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CDU permet à chaque</w:t>
+      </w:r>
+      <w:r w:rsidR="00397B6D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> établissement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...964 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00397B6D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se situer par rapport aux autres </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">structures </w:t>
+      </w:r>
+      <w:r w:rsidR="00397B6D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quant au fonctionnement et l’implication des représentants des usagers au sein des CDU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFE083E" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="288EFCDB" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ces données quantitatives fournit dans le questionnaire ARS doivent alimenter le rapport annuel de la CDU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1087183B" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le rapport annuel est prévu à l’article L1112-3 du code de la santé publique, est différent du questionnaire demandé chaque année par l’ARS IDF à l’ensemble des établissements de santé pour renseigner les activités de la CDU. Il est un outil qualitatif permettant de présenter les travaux de la commissions et de ses membres, son impact pour les patients, leurs proches, les équipes de l’établissement, ainsi que les recommandations pour l’année suivante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5ED59D" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E434D61" w14:textId="0ED9D14D" w:rsidR="00C24034" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les données du questionnaire ne sont pas obligatoirement présentées aux instances, contrairement au rapport annuel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44934772" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A05A899" w14:textId="77777777" w:rsidR="00C24034" w:rsidRPr="002B653D" w:rsidRDefault="00C24034" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E35B85" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="164194"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28802ADC" w14:textId="77777777" w:rsidR="00686F0A" w:rsidRPr="00527170" w:rsidRDefault="00101DEF">
-[...11 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="5F62D674" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="164194"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">La </w:t>
-[...12 lines deleted...]
-          <w:b/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A736DBD" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="164194"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">composition </w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4848A81F" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="164194"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Les membres obligatoires</w:t>
-[...1407 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B4CD52" w14:textId="77777777" w:rsidR="00153F66" w:rsidRDefault="00153F66" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="164194"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A9C9760" w14:textId="6D27CC0F" w:rsidR="009D2645" w:rsidRPr="008D4543" w:rsidRDefault="009D2645" w:rsidP="009D2645">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="46C1B7F8" w14:textId="77777777" w:rsidR="00153F66" w:rsidRDefault="00153F66" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="164194"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D4543">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="040A081D" w14:textId="77777777" w:rsidR="00153F66" w:rsidRDefault="00153F66" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="164194"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>L</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E35EE1" w14:textId="77777777" w:rsidR="00153F66" w:rsidRDefault="00153F66" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="164194"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>a composition - L</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACCC4FD" w14:textId="77777777" w:rsidR="00153F66" w:rsidRDefault="00153F66" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="164194"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">es membres facultatifs  </w:t>
-[...2749 lines deleted...]
-          <w:b/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585A191C" w14:textId="0ABB9EEE" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="164194"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Le rapport d’activité annuel</w:t>
-[...31 lines deleted...]
-          <w:color w:val="003366"/>
+        <w:t>Information relative au traitement de données à caractère personnel mis en œuvre dans le cadre du questionnaire CDU 2026 portant sur les données</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B610060" w14:textId="0B9B1AA6" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L’ARS Ile-de-France procède à un traitement de données personnelles sur le fondement de l’article 6 1.e) du Règlement (UE) 2016/679 du Parlement européen et du Conseil du 27 avril 2016 (RGPD) pour lui permettre d’élaborer la synthèse prévue à l’article L1112-3 du CSP sur la base du présent questionnaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70649977" w14:textId="7F663E36" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les données à caractère personnel (données d’identification, coordonnées professionnelles et données relatives aux fonctions/activités professionnelles exercées) ont été collectées auprès des établissements de santé.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Les données enregistrées sont conservées tant que les personnes concernées sont en exercice puis cinq années à compter de la cessation des activités. Elles peuvent être communiquées qu’aux destinataires suivants : Commission spécialisée droits des usagers de la Conférence régionale de la santé et de l'autonomie d'Ile-de-France.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E606D5A" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EACF280" w14:textId="0D12B879" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En complément, pour les référents internes relations usagers des établissements ayant donné leur accord, un partage de </w:t>
+      </w:r>
+      <w:r w:rsidR="0078104D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>leurs coordonnées</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sera </w:t>
+      </w:r>
+      <w:r w:rsidR="0078104D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>réalisé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec les autres référents internes relations usagers ayant également donnés leur accord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Conformément au RGPD et à la </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0C26" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>loi n°2018-493 du 20 juin 2018, modifiant la loi informatique et libertés n°78-17 du 6 janvier 1978</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, vous disposez d’un droit d’accès et de rectification aux données vous concernant. Vous pouvez également demander la limitation du traitement de vos données et vous opposer, pour des raisons tenant à votre situation particulière, au traitement des données vous concernant.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vous pouvez exercer ces droits, en vous adressant au délégué à la protection des données de l’ARS Île-de-France par courrier à l’adresse suivante : Délégué à la protection des données de l’ARS - 13 rue du Landy 93210 Saint-Denis ou par courriel à l’adresse : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="002B653D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ars-idf-dpd@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vous disposez</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0C26" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> également</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’un droit d'introduire une réclamation auprès de la Commission nationale de l’informatique et des libertés, si vous considérez que le traitement de données à caractère personnel vous concernant constitue une violation du règlement général sur la protection des données et de la loi informatique et libertés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE01375" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56693C6B" w14:textId="77777777" w:rsidR="0078104D" w:rsidRPr="002B653D" w:rsidRDefault="0078104D" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A5C01F" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D296E9C" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5258A927" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4EBABF" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C497ED8" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF18CD9" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4355DF17" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0196147C" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12269E17" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790A8CDC" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F3A47B" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400A5206" w14:textId="030FFE93" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Questionnaire ARS IDF 2026 : fonctionnement de la CDU, rôle et implication des</w:t>
+      </w:r>
+      <w:r w:rsidR="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> représentants des usagers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E357B1C" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F98F90" w14:textId="1494094D" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le questionnaire en ligne, disponible via le site Internet de l’ARS IDF, est obligatoire pour l’ensemble des établissements de santé franciliens. Seule la saisie en ligne du questionnaire sera prise en compte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0569EC" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Il porte sur les données d’activité de l’année 2025 au sein de votre établissement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17ABF6D5" w14:textId="77777777" w:rsidR="007A5A09" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300643E1" w14:textId="2A7F50AE" w:rsidR="007A5A09" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Accès au questionnaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49992FB2" w14:textId="77777777" w:rsidR="007A5A09" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAA672E" w14:textId="1831CBC3" w:rsidR="007A5A09" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="004E68D3">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4962C923" wp14:editId="0A9BC174">
+            <wp:extent cx="4562475" cy="1060750"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:docPr id="943043864" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="943043864" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4607435" cy="1071203"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3202E730" w14:textId="77777777" w:rsidR="007A5A09" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D76EF3" w14:textId="637FE51E" w:rsidR="007A5A09" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le lien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pour accéder au questionnaire CDU 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sera actif du </w:t>
+      </w:r>
+      <w:r w:rsidR="004E68D3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avril au </w:t>
+      </w:r>
+      <w:r w:rsidR="004E68D3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00053655">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="004E68D3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7748E7AD" w14:textId="115F82F1" w:rsidR="007A5A09" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Il sera accessible vi</w:t>
+      </w:r>
+      <w:r w:rsidR="004E68D3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a un lien disponible sur la page internet dédié au questionnaire CDU </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="004E68D3" w:rsidRPr="002B653D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.iledefrance.ars.sante.fr/questionnaire-annuel-cdu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="781C5835" w14:textId="77777777" w:rsidR="002B653D" w:rsidRPr="00082EE6" w:rsidRDefault="002B653D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6344D4FE" w14:textId="368DC71C" w:rsidR="004E68D3" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Après cette période il ne sera plus possible de saisir le questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3B7957" w14:textId="77777777" w:rsidR="00014C4D" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B3A7E93" w14:textId="5B0B1A6C" w:rsidR="007A5A09" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chaque établissement (direction et personne en charge des relations avec les usagers) a reçu un mail lui fournissant son propre code d’accès, à saisir pour accéder au questionnaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FBCF175" w14:textId="77777777" w:rsidR="00014C4D" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="00014C4D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02005F69" w14:textId="0BC92C80" w:rsidR="007A5A09" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="00014C4D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0748A29D" wp14:editId="014D60BF">
+            <wp:extent cx="2695575" cy="497951"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="530916577" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="530916577" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2717477" cy="501997"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0F04B4" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consignes de remplissage </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B1BEB5" w14:textId="010FC43E" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vous pouvez compléter et modifier le formulaire en plusieurs fois, à condition de cliquer </w:t>
+      </w:r>
+      <w:r w:rsidR="00750089" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sur «</w:t>
+      </w:r>
+      <w:r w:rsidR="002447EF" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enregistrer » après chaque saisie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEE1E2A" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enregistrez régulièrement vos données</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Utilisez la barre de défilement pour accéder rapidement au bouton « Enregistrer » en bas de page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50080733" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La finalisation du questionnaire n’est possible qu’après avoir répondu à l’ensemble des questions obligatoires (celles marquées d’une *).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F09167A" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="00082EE6" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46BA35DB" w14:textId="5E9C98B7" w:rsidR="00E812C6" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="00082EE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attention </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00742975">
-[...1117 lines deleted...]
-        <w:t>liste déroulante</w:t>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>après 60 minutes d’inactivité, la connexion sera automatiquement interrompue et vos données non enregistrées seront perdues.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a4"/>
-[...3 lines deleted...]
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellSpacing w:w="0" w:type="dxa"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9288"/>
+        <w:gridCol w:w="9497"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB799A" w:rsidRPr="008B379B" w14:paraId="7868EABD" w14:textId="77777777" w:rsidTr="00FB799A">
-[...301 lines deleted...]
-      <w:tr w:rsidR="00FB799A" w:rsidRPr="008B379B" w14:paraId="5251ED79" w14:textId="77777777" w:rsidTr="00FB799A">
+      <w:tr w:rsidR="00397B6D" w:rsidRPr="002B653D" w14:paraId="2250ADEC" w14:textId="77777777" w:rsidTr="00397B6D">
         <w:trPr>
-          <w:trHeight w:val="166"/>
+          <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9288" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32E73165" w14:textId="77777777" w:rsidR="00FB799A" w:rsidRDefault="00FB799A" w:rsidP="0083407E">
-[...2991 lines deleted...]
-          <w:p w14:paraId="64AF9297" w14:textId="77777777" w:rsidR="00286BAA" w:rsidRPr="00175252" w:rsidRDefault="00286BAA" w:rsidP="004C3CD3">
+          <w:p w14:paraId="551BB08B" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8420 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69A4EBED" w14:textId="77777777" w:rsidR="006F3EAD" w:rsidRDefault="008E69D1" w:rsidP="0083407E">
+    <w:p w14:paraId="0C2D0005" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3456AD75" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Aide au remplissage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E4B0DA" w14:textId="79DEA5D0" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le présent document est mis à la disposition des établissements de santé sur le site de l’Agence régionale de santé d’Île-de-France </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="002B653D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.iledefrance.ars.sante.fr/remplir-le-rapport-dactivite-cdu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767FBB57" w14:textId="77777777" w:rsidR="00014C4D" w:rsidRPr="00082EE6" w:rsidRDefault="00014C4D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD00F2A" w14:textId="348096BA" w:rsidR="00397B6D" w:rsidRPr="00082EE6" w:rsidRDefault="00397B6D" w:rsidP="00014C4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ce document</w:t>
+      </w:r>
+      <w:r w:rsidR="00014C4D" w:rsidRPr="00082EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne doit </w:t>
+      </w:r>
+      <w:r w:rsidR="00082EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>être transmis à l’ARS IDF</w:t>
+      </w:r>
+      <w:r w:rsidR="00082EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44324D1E" w14:textId="77777777" w:rsidR="0078104D" w:rsidRPr="002B653D" w:rsidRDefault="0078104D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792BF434" w14:textId="69E63AD5" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="0078104D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le présent document</w:t>
+      </w:r>
+      <w:r w:rsidR="00397B6D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permet de faciliter la saisie finale sur le questionnaire en ligne :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2644723E" w14:textId="57DD153E" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prendre connaissance de l’ensemble des questions du questionnaire ARS sur le fonctionnement de la CDU, rôle et implication des représentants des usagers</w:t>
+      </w:r>
+      <w:r w:rsidR="003D186A" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADF7809" w14:textId="4B5F9D83" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Préparer le recueil des informations, notamment en le partageant avec les services et professionnels de l’établissement, ainsi qu’aux membres de la CDU</w:t>
+      </w:r>
+      <w:r w:rsidR="0034536D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324BA56A" w14:textId="42F6BE89" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Identifiant en amont les réponses à saisir</w:t>
+      </w:r>
+      <w:r w:rsidR="0034536D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F676B3" w14:textId="77777777" w:rsidR="00397B6D" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="00397B6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A627F6" w14:textId="77777777" w:rsidR="003F7BA7" w:rsidRPr="002B653D" w:rsidRDefault="003F7BA7" w:rsidP="003F7BA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D3FB86" w14:textId="7FE11549" w:rsidR="003F7BA7" w:rsidRPr="002B653D" w:rsidRDefault="00E812C6" w:rsidP="003F7BA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Finalisation du questionnaire et t</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7BA7" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>éléchargement des données saisies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34868CCA" w14:textId="77777777" w:rsidR="003F7BA7" w:rsidRPr="002B653D" w:rsidRDefault="003F7BA7" w:rsidP="003F7BA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149C5074" w14:textId="726E2F04" w:rsidR="00E812C6" w:rsidRPr="002B653D" w:rsidRDefault="00397B6D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A la fin de la saisie</w:t>
+      </w:r>
+      <w:r w:rsidR="0078104D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, c’est-à-dire lorsque vous avez répondu à toutes les questions obligatoires vous devez</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7BA7" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005922C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00E812C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enregistrer une dernière fois</w:t>
+      </w:r>
+      <w:r w:rsidR="00E812C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, puis</w:t>
+      </w:r>
+      <w:r w:rsidR="005922C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005922C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2 -</w:t>
+      </w:r>
+      <w:r w:rsidR="00E812C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cliquer sur suivant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA9043E" w14:textId="4FEAB325" w:rsidR="00E812C6" w:rsidRPr="002B653D" w:rsidRDefault="00E812C6" w:rsidP="00E812C6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F348414" wp14:editId="48E0BE3A">
+            <wp:extent cx="1704975" cy="566204"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:docPr id="86154385" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="86154385" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1727392" cy="573649"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749F8307" w14:textId="77777777" w:rsidR="00E812C6" w:rsidRPr="00516955" w:rsidRDefault="00E812C6" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400D8C1A" w14:textId="3E75FAF3" w:rsidR="00E812C6" w:rsidRPr="002B653D" w:rsidRDefault="00E812C6" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Puis sur la page suivante cliquez sur « Imprimez l’intégralité de mes réponses et valider le questionnaire »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDDF2FF" w14:textId="341BCC32" w:rsidR="00E812C6" w:rsidRPr="002B653D" w:rsidRDefault="00E812C6" w:rsidP="00E812C6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29756373" wp14:editId="0C7F22CF">
+            <wp:extent cx="4572000" cy="570901"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:docPr id="1159828019" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1159828019" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId20"/>
+                    <a:srcRect t="27778"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4647452" cy="580323"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D9A6CA" w14:textId="77777777" w:rsidR="00E812C6" w:rsidRPr="00516955" w:rsidRDefault="00E812C6" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="563A8975" w14:textId="0CA9E129" w:rsidR="00E812C6" w:rsidRPr="002B653D" w:rsidRDefault="00E812C6" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sur la page suivante, il faut ensuite clique</w:t>
+      </w:r>
+      <w:r w:rsidR="005922C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sur « Imprimer mes réponses »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F81F09" w14:textId="768EF00F" w:rsidR="00E812C6" w:rsidRPr="002B653D" w:rsidRDefault="00E812C6" w:rsidP="00E812C6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="649C68C2" wp14:editId="460AB6F3">
+            <wp:extent cx="5065395" cy="504825"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="9525"/>
+            <wp:docPr id="1401766477" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1401766477" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId21"/>
+                    <a:srcRect t="49759" b="7702"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5090531" cy="507330"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025459FE" w14:textId="442323DB" w:rsidR="00E812C6" w:rsidRDefault="00E812C6" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un nouvel onglet de votre navigateur internet s’ouvre sur la version </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’ensemble des données que vous avez renseigné</w:t>
+      </w:r>
+      <w:r w:rsidR="005922C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es. </w:t>
+      </w:r>
+      <w:r w:rsidR="005922C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pensez à enregistrer ce document PDF, l’ARS ne pourra pas vous fournir vos données. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA9DA0A" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRPr="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76EC948C" w14:textId="1BD2D4CB" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enfin, revenez sur la page du questionnaire, et cliquez sur </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC4D482" w14:textId="5B5C98A5" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="005922C6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A58CAF6" wp14:editId="441A9C15">
+            <wp:extent cx="1847850" cy="497860"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1080875722" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1080875722" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId22"/>
+                    <a:srcRect t="12833"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1869927" cy="503808"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AF63BF" w14:textId="4F9F0565" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="007A5A09">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Votre questionnaire est validé lorsque vous visualisez la page ci-dessous. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD40670" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="005922C6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D2B1AE8" wp14:editId="70D4F41F">
+            <wp:extent cx="4163382" cy="3248025"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+            <wp:docPr id="1332830621" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1332830621" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4191148" cy="3269687"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5685C5AF" w14:textId="04174207" w:rsidR="0078104D" w:rsidRPr="002B653D" w:rsidRDefault="0078104D" w:rsidP="005922C6">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jusqu’à la clôture du questionnaire le </w:t>
+      </w:r>
+      <w:r w:rsidR="0010087D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00014C4D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0010087D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vous pouvez modifier vos saisies, puis finalisez à nouveau le questionnaire, puis télécharger à nouveau vos réponses. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052A1AA9" w14:textId="77777777" w:rsidR="003F7BA7" w:rsidRPr="002B653D" w:rsidRDefault="003F7BA7" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3570DCAA" w14:textId="2E1F0860" w:rsidR="003F7BA7" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Liens et contacts utiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D45B3BD" w14:textId="77777777" w:rsidR="003F7BA7" w:rsidRPr="00516955" w:rsidRDefault="003F7BA7" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E81F41" w14:textId="4BE999B5" w:rsidR="007A5A09" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ARS Île-de-France a organisé un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>webinaire de présentation du nouveau questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24034" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le 3 avril 2026, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le replay est disponible en ligne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="002B653D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://youtu.be/NfwY1NuW0to</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6643A562" w14:textId="77777777" w:rsidR="003F7BA7" w:rsidRPr="002B653D" w:rsidRDefault="003F7BA7" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19700871" w14:textId="64BE79F2" w:rsidR="003F7BA7" w:rsidRPr="002B653D" w:rsidRDefault="0010087D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le lien pour accéder au questionnaire est disponible</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6B78" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur le site internet de l’ARS IDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E22B92E" w14:textId="0E09B5B7" w:rsidR="003F7BA7" w:rsidRPr="002B653D" w:rsidRDefault="003F7BA7" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="002B653D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.iledefrance.ars.sante.fr/questionnaire-annuel-cdu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38761E4A" w14:textId="083B62C5" w:rsidR="006B182F" w:rsidRPr="002B653D" w:rsidRDefault="006B182F" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681B2BF3" w14:textId="4F8E3FE7" w:rsidR="006B182F" w:rsidRPr="002B653D" w:rsidRDefault="006E6B78" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les s</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7BA7" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ynthèse</w:t>
+      </w:r>
+      <w:r w:rsidR="006B182F" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s régionales des questionnaires des commissions des usagers franciliennes</w:t>
+      </w:r>
+      <w:r w:rsidR="00014C4D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des années précédentes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont disponibles par ce lien </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="006B182F" w:rsidRPr="002B653D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.iledefrance.ars.sante.fr/synthese-regionale-2023-representation-usagers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F477BDE" w14:textId="77777777" w:rsidR="006B182F" w:rsidRPr="002B653D" w:rsidRDefault="006B182F" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F0DFD9" w14:textId="136F209D" w:rsidR="00634E5E" w:rsidRPr="002B653D" w:rsidRDefault="007A5A09" w:rsidP="003F7BA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pour toutes questions sur le contenu du questionnaire ou plus généralement les CDU et la représentation des usagers en Île-de-</w:t>
+      </w:r>
+      <w:r w:rsidR="00014C4D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>France,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vous pouvez contacter le Département démocratie en santé de l’ARS IDF par mail à </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="002B653D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ars-idf-cdu@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00634E5E" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32988240" w14:textId="06EC192D" w:rsidR="006E5CB3" w:rsidRPr="002B653D" w:rsidRDefault="006E5CB3" w:rsidP="006E5CB3">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Questionnaire </w:t>
+      </w:r>
+      <w:r w:rsidR="00C24034" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>CDU 2026 - ARS IDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C4103A" w14:textId="77777777" w:rsidR="007C503F" w:rsidRPr="002B653D" w:rsidRDefault="007C503F" w:rsidP="006E5CB3">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC9AF10" w14:textId="19E3B13B" w:rsidR="006E5CB3" w:rsidRPr="002B653D" w:rsidRDefault="007C503F" w:rsidP="006E5CB3">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Fonctionnement</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5CB3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la CDU, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>rôle et implication des RU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BCC9BA" w14:textId="77777777" w:rsidR="004D4978" w:rsidRPr="002B653D" w:rsidRDefault="004D4978" w:rsidP="00235B99">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:id w:val="-773321211"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="573F2A24" w14:textId="195CB93C" w:rsidR="005C641E" w:rsidRPr="002B653D" w:rsidRDefault="00C35C63">
+          <w:pPr>
+            <w:pStyle w:val="En-ttedetabledesmatires"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="002B653D">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Sommaire du questionnaire</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4A71F3FF" w14:textId="77777777" w:rsidR="00483ABC" w:rsidRPr="002B653D" w:rsidRDefault="00483ABC" w:rsidP="00483ABC">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="03B10ACC" w14:textId="36CE4D9D" w:rsidR="00082EE6" w:rsidRDefault="00341A8C">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="002B653D">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="002B653D">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="002B653D">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc227158272" w:history="1">
+            <w:r w:rsidR="00082EE6" w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>L’établissement</w:t>
+            </w:r>
+            <w:r w:rsidR="00082EE6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00082EE6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00082EE6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158272 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00082EE6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00082EE6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00082EE6">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="39F7F9A5" w14:textId="4F9B17B1" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158273" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Identification de l’établissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158273 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7930F7FE" w14:textId="793AF2F0" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158274" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Contacts au sein de l’établissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158274 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="66A6CF4C" w14:textId="02310EB3" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158275" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>Commission des usagers (CDU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158275 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="286B728C" w14:textId="393F66C5" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158276" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Organisation et fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158276 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3D1639D4" w14:textId="1D9C0CDF" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158277" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158277 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="18B5531C" w14:textId="3D708B2B" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158278" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158278 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7F420B85" w14:textId="540E8744" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158279" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>Rôle de la CDU dans la politique qualité de l’établissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158279 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="23C0EFEB" w14:textId="52E96651" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158280" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>Représentants des usagers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158280 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3BC0D4ED" w14:textId="3052D2D2" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158281" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Indemnisation et remboursement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158281 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6FB557AB" w14:textId="4E7A5CEC" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158282" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Visibilité des RU et de la CDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158282 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1AF13794" w14:textId="3F2D6947" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158283" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Représentants des usagers et établissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158283 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="32EDF75E" w14:textId="6609424D" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158284" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Relations des RU avec les associations et patients partenaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158284 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6E379960" w14:textId="4342C007" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158285" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Maison des usagers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158285 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6603FBF9" w14:textId="557D9A65" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158286" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>Plaintes et réclamations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158286 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="41E6624A" w14:textId="5D511A13" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158287" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Information et association des RU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158287 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3E557AC3" w14:textId="52307BC7" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158288" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Répartition des plaintes et réclamations par domaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158288 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7053686C" w14:textId="66E2FA0E" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158289" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Délais de réponse aux réclamations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158289 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4AD9F26B" w14:textId="0D3211A5" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158290" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>Droits des usagers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158290 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2635BE07" w14:textId="09DC343C" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158291" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Accès au dossier médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158291 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="76C7CD22" w14:textId="4556BDCF" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158292" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Accueil des publics spécifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158292 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6A159333" w14:textId="7CE3A078" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158293" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>Médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158293 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="58BD037D" w14:textId="0C9DDACE" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158294" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>Mesure de la satisfaction des usagers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158294 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="663BA4D4" w14:textId="0A91D631" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158295" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>PREMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158295 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="192F51BA" w14:textId="0FC4F4D6" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158296" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>PROMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158296 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="475F17F3" w14:textId="73CECCFD" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158297" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>Questionnaire ARS et rapport annuel de la CDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158297 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="262694C7" w14:textId="58D07DA8" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rStyle w:val="Lienhypertexte"/>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158298" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>Avis des membres de la commission des usagers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158298 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4A17D24C" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRPr="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00082EE6">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="3126656B" w14:textId="0C35FDA3" w:rsidR="00082EE6" w:rsidRDefault="00082EE6">
+          <w:pPr>
+            <w:pStyle w:val="TM2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9487"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227158299" w:history="1">
+            <w:r w:rsidRPr="00AC43BB">
+              <w:rPr>
+                <w:rStyle w:val="Lienhypertexte"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+              <w:t>Annexe : Répartition des motifs de plaintes et réclamations par domaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227158299 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00153F66">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2D407D2C" w14:textId="290D8C85" w:rsidR="005C641E" w:rsidRPr="002B653D" w:rsidRDefault="00341A8C">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="002B653D">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="3E49E813" w14:textId="77777777" w:rsidR="00323A6F" w:rsidRPr="002B653D" w:rsidRDefault="00323A6F" w:rsidP="00C06BCA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB6566A" w14:textId="77777777" w:rsidR="004D4978" w:rsidRPr="002B653D" w:rsidRDefault="004D4978">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C098E9" w14:textId="228FB7C0" w:rsidR="007B68CA" w:rsidRPr="002B653D" w:rsidRDefault="000A1506" w:rsidP="0003339F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc227158272"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>L’é</w:t>
+      </w:r>
+      <w:r w:rsidR="007B68CA" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>tablissement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="3C6400BF" w14:textId="5B495E09" w:rsidR="00CF3E04" w:rsidRPr="002B653D" w:rsidRDefault="00CF3E04" w:rsidP="00CF3E04">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc227158273"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Identification de l’établissement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="68207900" w14:textId="43173CF7" w:rsidR="00596003" w:rsidRPr="002B653D" w:rsidRDefault="00235B99" w:rsidP="00C06BCA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour cette partie, </w:t>
+      </w:r>
+      <w:r w:rsidR="00596003" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>les données s</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6309" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:r w:rsidR="00596003" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">automatiquement </w:t>
+      </w:r>
+      <w:r w:rsidR="00596003" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">renseignées </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>depuis la base FINESS</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3E04" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, sans modification possible</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6309" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C76FB9B" w14:textId="77777777" w:rsidR="00596003" w:rsidRPr="002B653D" w:rsidRDefault="00596003" w:rsidP="00D57F3B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="34CDDADE" w14:textId="1C6F98E6" w:rsidR="006F3EAD" w:rsidRDefault="00AD5414" w:rsidP="0083407E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00235B99" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00235B99" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’établissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F6E006" w14:textId="059AE940" w:rsidR="00596003" w:rsidRPr="002B653D" w:rsidRDefault="006945CC" w:rsidP="00D57F3B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:rPr>
-[...78 lines deleted...]
-    <w:p w14:paraId="48D4E754" w14:textId="3A4176FB" w:rsidR="008E69D1" w:rsidRPr="006F3EAD" w:rsidRDefault="008E69D1" w:rsidP="0083407E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commune</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E616030" w14:textId="344613E9" w:rsidR="00AB7141" w:rsidRPr="002B653D" w:rsidRDefault="00596003" w:rsidP="00D57F3B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="3E970045" w14:textId="77777777" w:rsidR="006F3EAD" w:rsidRPr="006F3EAD" w:rsidRDefault="006F3EAD" w:rsidP="006F3EAD">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7141" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uméro</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6B78" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7141" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FINESS</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6B78" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7141" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>géographique et juridique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD6D353" w14:textId="61837027" w:rsidR="006945CC" w:rsidRPr="002B653D" w:rsidRDefault="006945CC" w:rsidP="00D57F3B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="031A2828" w14:textId="120F8803" w:rsidR="006F3EAD" w:rsidRPr="006F3EAD" w:rsidRDefault="006F3EAD" w:rsidP="0083407E">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Statut</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6B78" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’établissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E636BF" w14:textId="77777777" w:rsidR="004A6309" w:rsidRPr="002B653D" w:rsidRDefault="004A6309" w:rsidP="00CF3E04">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="569A1F68" w14:textId="6D8A9796" w:rsidR="00CF3E04" w:rsidRPr="002B653D" w:rsidRDefault="00CF3E04" w:rsidP="00CF3E04">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc227158274"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Contacts au sein de l’établissement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="51DB650E" w14:textId="45DFF29E" w:rsidR="007B68CA" w:rsidRPr="002B653D" w:rsidRDefault="00235B99" w:rsidP="00C06BCA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seules s</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6309" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ont </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>modifiables les coordonnées de contacts</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7141" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Nom, prénom, fonction, mail)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la direction et du </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7141" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">référent interne </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6B78" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7141" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elations avec les usagers</w:t>
+      </w:r>
+      <w:r w:rsidR="00093302" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3379883F" w14:textId="77777777" w:rsidR="00093302" w:rsidRPr="002B653D" w:rsidRDefault="00093302" w:rsidP="00C06BCA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F2FF61" w14:textId="1A2DCE65" w:rsidR="004A6309" w:rsidRPr="002B653D" w:rsidRDefault="004A6309" w:rsidP="00C06BCA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est important que ces coordonnées mail soient à jour pour les échanges entre l’ARS IDF et les établissements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A816A95" w14:textId="77777777" w:rsidR="004A6309" w:rsidRPr="002B653D" w:rsidRDefault="004A6309" w:rsidP="00C06BCA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8A4D8F" w14:textId="57A6D9E4" w:rsidR="004A6309" w:rsidRPr="002B653D" w:rsidRDefault="004A6309" w:rsidP="004A6309">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ARS IDF préconise l’utilisation de boite aux lettres mail générique type </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="002B653D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>direction@etablissement.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="002B653D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>pcru@etablissement.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par exemple afin de maintenir un contact même si les personnes changent à ces postes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470822B1" w14:textId="77777777" w:rsidR="00CF3E04" w:rsidRPr="002B653D" w:rsidRDefault="00CF3E04" w:rsidP="0003339F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A9240C" w14:textId="408721B6" w:rsidR="000E7FE9" w:rsidRPr="002B653D" w:rsidRDefault="000E7FE9" w:rsidP="000E7FE9">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk223688428"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afin de permettre une mise en relation des référents internes relations usagers des établissements franciliens, nous vous proposons de partager les coordonnées de cette personne. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEF2A89" w14:textId="77777777" w:rsidR="000E7FE9" w:rsidRPr="002B653D" w:rsidRDefault="000E7FE9" w:rsidP="000E7FE9">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="412A447D" w14:textId="2D2195DF" w:rsidR="000E7FE9" w:rsidRPr="002B653D" w:rsidRDefault="000E7FE9" w:rsidP="000E7FE9">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si vous répondez oui à la question suivant</w:t>
+      </w:r>
+      <w:r w:rsidR="001F14EE" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le référent interne relations usagers de votre structure figurera dans un annuaire. Uniquement les répondants "oui" seront présents et destinataires de cet annuaire. Il sera adressé quelques jours après la </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9225D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>clôture</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du questionnaire CDU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421656A5" w14:textId="7CCCA520" w:rsidR="000E7FE9" w:rsidRPr="002B653D" w:rsidRDefault="000E7FE9" w:rsidP="000E7FE9">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACC26D3" w14:textId="77777777" w:rsidR="00995093" w:rsidRPr="002B653D" w:rsidRDefault="00995093" w:rsidP="00995093">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Souhaitez-vous que les coordonnées ci-dessus du référent interne relations usagers soient communiquées aux référents internes des autres établissements franciliens ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B0BAD2" w14:textId="4D9CFE14" w:rsidR="000E7FE9" w:rsidRPr="002B653D" w:rsidRDefault="000E7FE9" w:rsidP="00995093">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
-[...21 lines deleted...]
-      </w:r>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3255C7F0" w14:textId="108026C1" w:rsidR="000E7FE9" w:rsidRPr="002B653D" w:rsidRDefault="000E7FE9" w:rsidP="000E7FE9">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="635C8A00" w14:textId="77777777" w:rsidR="000E7FE9" w:rsidRPr="002B653D" w:rsidRDefault="000E7FE9" w:rsidP="000E7FE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F70E445" w14:textId="77777777" w:rsidR="002447EF" w:rsidRPr="002B653D" w:rsidRDefault="002447EF" w:rsidP="000E7FE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49A4F16B" w14:textId="1A3A9C66" w:rsidR="00AC36AC" w:rsidRPr="002B653D" w:rsidRDefault="000A1506" w:rsidP="0003339F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc227158275"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45BDA" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>ommission des usagers</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0520A" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CDU)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00C45BDA" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC8CC25" w14:textId="5FC9D9B6" w:rsidR="00C45BDA" w:rsidRPr="002B653D" w:rsidRDefault="00AC36AC" w:rsidP="007355F3">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc227158276"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Organisation et fonctionnement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="1FAB77FC" w14:textId="763BC267" w:rsidR="00C45BDA" w:rsidRPr="002B653D" w:rsidRDefault="00C45BDA" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Qui est président de la CDU ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1026BB64" w14:textId="005EC129" w:rsidR="00C45BDA" w:rsidRPr="002B653D" w:rsidRDefault="00C45BDA" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le représentant légal de l’</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5968" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>établissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EFB1B0" w14:textId="3BB48A33" w:rsidR="00C45BDA" w:rsidRPr="002B653D" w:rsidRDefault="00C45BDA" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L’un des médiateurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32A986" w14:textId="00312375" w:rsidR="00A5351C" w:rsidRPr="002B653D" w:rsidRDefault="00A5351C" w:rsidP="00A5351C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Médical</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4134EB3C" w14:textId="7BD45D62" w:rsidR="00A5351C" w:rsidRPr="002B653D" w:rsidRDefault="00A5351C" w:rsidP="00A5351C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non-médical</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8075EB" w14:textId="7CC5F972" w:rsidR="00C45BDA" w:rsidRPr="002B653D" w:rsidRDefault="00C45BDA" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’un des </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5968" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>représentant des usagers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01388F11" w14:textId="77777777" w:rsidR="00C45BDA" w:rsidRPr="002B653D" w:rsidRDefault="00C45BDA" w:rsidP="00C45BDA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D538B8" w14:textId="77777777" w:rsidR="00C45BDA" w:rsidRPr="002B653D" w:rsidRDefault="00C45BDA" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Qui est vice-président de la CDU ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E17A604" w14:textId="77777777" w:rsidR="009F5968" w:rsidRPr="002B653D" w:rsidRDefault="009F5968" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le représentant légal de l’établissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C48C2F1" w14:textId="3EC23CAE" w:rsidR="009F5968" w:rsidRPr="002B653D" w:rsidRDefault="009F5968" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L’un des médiateurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF4CEB2" w14:textId="6BD374F4" w:rsidR="00A5351C" w:rsidRPr="002B653D" w:rsidRDefault="00A5351C" w:rsidP="00A5351C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Médical </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27ABE610" w14:textId="3B5C00F5" w:rsidR="00A5351C" w:rsidRPr="002B653D" w:rsidRDefault="00A5351C" w:rsidP="00A5351C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non-médical</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6B6912" w14:textId="3C9EC1D1" w:rsidR="009F5968" w:rsidRPr="002B653D" w:rsidRDefault="009F5968" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L’un des représentant des usagers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07190A77" w14:textId="6EF649D8" w:rsidR="00F92875" w:rsidRPr="002B653D" w:rsidRDefault="00A5351C" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:r w:rsidR="00F92875" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vice-président</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n’a pas été désigné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7368697D" w14:textId="77777777" w:rsidR="00235B99" w:rsidRPr="002B653D" w:rsidRDefault="00C45BDA" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>La composition de votre CDU est-elle conforme à la réglementation ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BE6BDC" w14:textId="7475F135" w:rsidR="00C45BDA" w:rsidRPr="002B653D" w:rsidRDefault="00EA56F1" w:rsidP="004A6309">
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La composition de la commission est fixée par le </w:t>
+      </w:r>
+      <w:r w:rsidR="00A21BEE" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paragraphe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I de l’article R1112-81 du code de la santé publique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079A39CC" w14:textId="77777777" w:rsidR="00C45BDA" w:rsidRPr="002B653D" w:rsidRDefault="00C45BDA" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8DF3FE" w14:textId="15FE5D43" w:rsidR="00C45BDA" w:rsidRPr="002B653D" w:rsidRDefault="00C45BDA" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100699B3" w14:textId="51BAA5BE" w:rsidR="00C45BDA" w:rsidRPr="002B653D" w:rsidRDefault="00C45BDA" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si non, pourquoi ?</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA56F1" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commentaires libres</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73CFE" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9225D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(champ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73CFE" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obligatoire si </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5CB3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidR="002447EF" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73CFE" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5CB3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> »</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73CFE" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coché</w:t>
+      </w:r>
+      <w:r w:rsidR="002447EF" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A12DA6D" w14:textId="77777777" w:rsidR="00F73CFE" w:rsidRPr="002B653D" w:rsidRDefault="00F73CFE" w:rsidP="00C45BDA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B32A004" w14:textId="5969F234" w:rsidR="0003339F" w:rsidRPr="002B653D" w:rsidRDefault="00A21BEE" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les 4</w:t>
+      </w:r>
+      <w:r w:rsidR="0003339F" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> réunions obligatoire</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94100" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0003339F" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la CDU se sont-elles tenues ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1031A594" w14:textId="77777777" w:rsidR="0003339F" w:rsidRPr="002B653D" w:rsidRDefault="0003339F" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA9D670" w14:textId="5A4C8577" w:rsidR="0003339F" w:rsidRPr="002B653D" w:rsidRDefault="0003339F" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07C9C" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D945EF5" w14:textId="77777777" w:rsidR="0003339F" w:rsidRPr="002B653D" w:rsidRDefault="0003339F" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si non, préciser le nombre et pourquoi ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CEB7DB" w14:textId="77777777" w:rsidR="00F0520A" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00F0520A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7802A180" w14:textId="5E340C60" w:rsidR="00F0520A" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des réunions supplémentaires et/ou en format restreint sont-elles organisées au-delà des 4 réunions obligatoires ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575DC689" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43966A95" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, préciser les thèmes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FAB346" w14:textId="77777777" w:rsidR="00F0520A" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AEDA98" w14:textId="77777777" w:rsidR="00F0520A" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00F0520A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D04E0EB" w14:textId="77777777" w:rsidR="00F0520A" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si votre établissement fait partie d’un GHT (groupement hospitalier de territoire), est ce qu’une CDU de GHT a été mise en place ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50020F27" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk198547635"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0C2AFF" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, a quelle fréquence se réunit-t-elle ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F358033" w14:textId="77777777" w:rsidR="00F0520A" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="1DCB4A36" w14:textId="77777777" w:rsidR="00F0520A" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00F0520A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AEAB796" w14:textId="24001AB5" w:rsidR="00F0520A" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La CDU dispose-t-elle d’un règlement </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9225D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>intérieur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4A3D52" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1F20A6" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sa dernière actualisation a-t-elle associée les RU ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B343A12" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA4C678" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3991B149" w14:textId="77777777" w:rsidR="00F0520A" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9035A5" w14:textId="77777777" w:rsidR="00F0520A" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00F0520A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6318A627" w14:textId="597F9E26" w:rsidR="0003339F" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00F0520A">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc227158277"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Participation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="1932FB28" w14:textId="53F50BBF" w:rsidR="00E26EC6" w:rsidRPr="002B653D" w:rsidRDefault="00E26EC6" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tableau de présence</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA56F1" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en CDU</w:t>
+      </w:r>
+      <w:r w:rsidR="00080AC0" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (composition obligatoire)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB50554" w14:textId="77777777" w:rsidR="00995093" w:rsidRPr="002B653D" w:rsidRDefault="00995093" w:rsidP="00E26EC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75DDCF97" w14:textId="17ED8932" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="00EA56F1" w:rsidP="00E26EC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indiquer la participation de chaque représentant pour chaque commission de l’année. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73CFE" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indiquer la </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73CFE" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>participation par un 1, l’absence par un 0</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk223627799"/>
+      <w:r w:rsidR="00995093" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour chacune </w:t>
+      </w:r>
+      <w:r w:rsidR="0048278D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>des 4 réunions obligatoires de la CDU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CBFCA9" w14:textId="5AC3B72A" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le total est calculé automatiquement à l’enregistrement (bouton enregistr</w:t>
+      </w:r>
+      <w:r w:rsidR="00995093" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en fin de page).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7525C92E" w14:textId="4960697E" w:rsidR="00093302" w:rsidRPr="002B653D" w:rsidRDefault="00093302" w:rsidP="00E26EC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk223687388"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les textes ne différencient pas le premier et le second RU, mais cette dénomination en RU1 et RU2 permet de faciliter la collecte et de différencier les deux membres ayant le même poste.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="272261ED" w14:textId="77777777" w:rsidR="00EA56F1" w:rsidRPr="002B653D" w:rsidRDefault="00EA56F1" w:rsidP="00E26EC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ad"/>
-[...9 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9682" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4820"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="5382"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="803"/>
+        <w:gridCol w:w="1087"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E69D1" w:rsidRPr="008E69D1" w14:paraId="6118E89E" w14:textId="77777777" w:rsidTr="004204D4">
+      <w:tr w:rsidR="00713E35" w:rsidRPr="002B653D" w14:paraId="02E3F8E8" w14:textId="7C12759C" w:rsidTr="0048278D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1531D420" w14:textId="77777777" w:rsidR="008E69D1" w:rsidRDefault="008E69D1" w:rsidP="004204D4">
+          <w:p w14:paraId="65B17EFB" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="_Hlk198547397"/>
           </w:p>
-          <w:p w14:paraId="249E3A76" w14:textId="77777777" w:rsidR="006F3EAD" w:rsidRDefault="006F3EAD" w:rsidP="004204D4">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65614AA8" w14:textId="5287596B" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002B653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RN1</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5288B9ED" w14:textId="77777777" w:rsidR="006F3EAD" w:rsidRDefault="006F3EAD" w:rsidP="004204D4">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B1CD07E" w14:textId="44681DB3" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002B653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RN2</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2ABB5FDA" w14:textId="77777777" w:rsidR="006F3EAD" w:rsidRPr="008E69D1" w:rsidRDefault="006F3EAD" w:rsidP="004204D4">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C38D929" w14:textId="71A63D08" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RN3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFEB76A" w14:textId="6F508FF9" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>RN4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B36DCB4" w14:textId="12026504" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00713E35" w:rsidRPr="002B653D" w14:paraId="411F5CB8" w14:textId="32BDC91F" w:rsidTr="0048278D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0578E1A6" w14:textId="28F839E0" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Le représentant légal de l’établissement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09755BE0" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7158FBF8" w14:textId="77777777" w:rsidR="008E69D1" w:rsidRPr="008E69D1" w:rsidRDefault="008E69D1" w:rsidP="004204D4">
+          <w:p w14:paraId="7652472F" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3EAD">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D81D9B9" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nombre total de motifs de l’ensemble des réclamations reçues </w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="098A6D98" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D97B1C" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00713E35" w:rsidRPr="002B653D" w14:paraId="3670EE36" w14:textId="7354BAA2" w:rsidTr="0048278D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3236DF96" w14:textId="1DE83063" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Médiateur médecin titulaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC747C2" w14:textId="1EFAE6F2" w:rsidR="008E69D1" w:rsidRPr="008E69D1" w:rsidRDefault="00AD5414" w:rsidP="004204D4">
+          <w:p w14:paraId="7E2C4199" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E69D1">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02DD8F0F" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Nombre total</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008E69D1" w:rsidRPr="008E69D1">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C5EB53" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> d'actions correctives identifiées par la CDU</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE17D76" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1488D469" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E69D1" w:rsidRPr="008E69D1" w14:paraId="0E996FD5" w14:textId="77777777" w:rsidTr="004204D4">
+      <w:tr w:rsidR="00713E35" w:rsidRPr="002B653D" w14:paraId="3459C8BA" w14:textId="604987D9" w:rsidTr="0048278D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13A0DB14" w14:textId="1A333BAF" w:rsidR="008E69D1" w:rsidRPr="006F3EAD" w:rsidRDefault="008E69D1" w:rsidP="00D74F46">
+          <w:p w14:paraId="66328394" w14:textId="5C347D4B" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3EAD">
+            <w:r w:rsidRPr="002B653D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total des </w:t>
+              <w:t xml:space="preserve">Médiateur </w:t>
             </w:r>
-            <w:r w:rsidR="00D74F46" w:rsidRPr="006F3EAD">
+            <w:r w:rsidR="00C9225D" w:rsidRPr="002B653D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>réclamations, ensemble des motifs</w:t>
+              <w:t>non-médecin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> titulaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D015467" w14:textId="77777777" w:rsidR="008E69D1" w:rsidRPr="008E69D1" w:rsidRDefault="008E69D1" w:rsidP="004204D4">
+          <w:p w14:paraId="3AEEADBE" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="008E69D1">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="718C17DB" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>calcul</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008E69D1">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="267C117D" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> auto</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B7B5AA" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FED8983" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="00E26EC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00713E35" w:rsidRPr="002B653D" w14:paraId="4F602250" w14:textId="56C16631" w:rsidTr="0048278D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6102D86E" w14:textId="3BA3552A" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiateur médecin suppléant </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="570FA77E" w14:textId="77777777" w:rsidR="008E69D1" w:rsidRPr="008E69D1" w:rsidRDefault="008E69D1" w:rsidP="004204D4">
+          <w:p w14:paraId="4535D9DD" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="008E69D1">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF3CE53" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>calcul</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008E69D1">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3F143A" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> auto</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F7D941" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="547A4C87" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...35 lines deleted...]
-      <w:tr w:rsidR="00B663DE" w14:paraId="6D9365FE" w14:textId="77777777">
+      <w:tr w:rsidR="00713E35" w:rsidRPr="002B653D" w14:paraId="6FED4385" w14:textId="72D6B201" w:rsidTr="0048278D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C686D9A" w14:textId="3F547FD3" w:rsidR="00B663DE" w:rsidRPr="006F3EAD" w:rsidRDefault="00B663DE" w:rsidP="006F3EAD">
+          <w:p w14:paraId="44DA59BB" w14:textId="01C44D33" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3EAD">
+            <w:r w:rsidRPr="002B653D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nombre total de réclamations indemnitaires </w:t>
+              <w:t>Médiateur non-médecin suppléant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D41BA42" w14:textId="77777777" w:rsidR="00B663DE" w:rsidRDefault="00B663DE">
+          <w:p w14:paraId="07B14077" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00855E8B">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3602CD6D" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>champ</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00855E8B">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="248FB148" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> saisie obligatoire</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3790D31A" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3177BDD6" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00686F0A" w14:paraId="75EE8E70" w14:textId="77777777">
+      <w:tr w:rsidR="00713E35" w:rsidRPr="002B653D" w14:paraId="62D28BB8" w14:textId="59BA7CC1" w:rsidTr="0048278D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABCB051" w14:textId="3557CF9E" w:rsidR="00686F0A" w:rsidRPr="006F3EAD" w:rsidRDefault="00101DEF" w:rsidP="006F3EAD">
+          <w:p w14:paraId="0C0A2FF2" w14:textId="7D21A81D" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="00995093" w:rsidP="0048278D">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3EAD">
+            <w:r w:rsidRPr="002B653D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nombre total de demandes formulées devant la </w:t>
+              <w:t xml:space="preserve">Représentant des usagers </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F3EAD">
+            <w:r w:rsidR="0048278D" w:rsidRPr="002B653D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>CCI </w:t>
+              <w:t>1 titulaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43C4F4C2" w14:textId="77777777" w:rsidR="00686F0A" w:rsidRDefault="00101DEF">
+          <w:p w14:paraId="7DDE097D" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1EF18D" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>champ</w:t>
-[...2 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="202592DB" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> saisie obligatoire</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7F8CDC" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6250D2ED" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B663DE" w14:paraId="70E75FFB" w14:textId="77777777">
+      <w:tr w:rsidR="00713E35" w:rsidRPr="002B653D" w14:paraId="1C69B479" w14:textId="51B8ADA1" w:rsidTr="0048278D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="5382" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDB6854" w14:textId="3BC0B8B6" w:rsidR="00B663DE" w:rsidRPr="006F3EAD" w:rsidRDefault="00B663DE" w:rsidP="006F3EAD">
+          <w:p w14:paraId="7ED09466" w14:textId="61949014" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="00995093" w:rsidP="0048278D">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F3EAD">
+            <w:r w:rsidRPr="002B653D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nombre total de </w:t>
-[...8 lines deleted...]
-              <w:t>contentieux introduits</w:t>
+              <w:t>Représentant des usagers 2 titulaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3E5249" w14:textId="77777777" w:rsidR="00B663DE" w:rsidRDefault="00B663DE">
+          <w:p w14:paraId="22DA0F22" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
             <w:pPr>
-              <w:tabs>
-[...1 lines deleted...]
-              </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEFF3F6" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>champ</w:t>
-[...2 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDC3F78" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> saisie obligatoire</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4F30B6" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E9EA08" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00713E35" w:rsidRPr="002B653D" w14:paraId="43156168" w14:textId="0CC40801" w:rsidTr="0048278D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3D4832" w14:textId="7171E26B" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="00995093" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Représentant des usagers 1 suppléant</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...90 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28B2ACA4" w14:textId="77777777" w:rsidR="00686F0A" w:rsidRPr="00505BF8" w:rsidRDefault="00101DEF">
+          <w:p w14:paraId="30076F85" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A0738C" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace de commentaire libre : </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAE1912" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">champ saisie </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CE574C" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">optionnelle </w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5773D2B2" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00713E35" w:rsidRPr="002B653D" w14:paraId="1921A4FE" w14:textId="1166E9AF" w:rsidTr="0048278D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5382" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2646A188" w14:textId="35072260" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="00995093" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B653D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Représentant des usagers 2 suppléant</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...450 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9356" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4ED249" w14:textId="77777777" w:rsidR="00686F0A" w:rsidRPr="00505BF8" w:rsidRDefault="00101DEF">
+          <w:p w14:paraId="7EAFB492" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9FD5A4" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace de commentaire libre : </w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3380D4FF" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">champ saisie </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00505BF8">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="803" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056605EA" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>optionnelle</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CE61F85" w14:textId="77777777" w:rsidR="00686F0A" w:rsidRDefault="00686F0A">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341F8B15" w14:textId="77777777" w:rsidR="0048278D" w:rsidRPr="002B653D" w:rsidRDefault="0048278D" w:rsidP="0048278D">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F2216E4" w14:textId="77777777" w:rsidR="00686F0A" w:rsidRDefault="00101DEF">
-[...97 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="71D82F9F" w14:textId="797BD761" w:rsidR="00080AC0" w:rsidRPr="002B653D" w:rsidRDefault="00080AC0" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
-[...54 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tableau de présence en CDU (composition complémentaire)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427D3F78" w14:textId="77777777" w:rsidR="00886790" w:rsidRPr="002B653D" w:rsidRDefault="00886790" w:rsidP="00886790">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B867D55" w14:textId="60756E92" w:rsidR="00995093" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="00886790">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="141FD0A7" wp14:editId="467AEC43">
+            <wp:extent cx="6329694" cy="2727960"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2079899457" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2079899457" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId30"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6337202" cy="2731196"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298E0C10" w14:textId="77777777" w:rsidR="00995093" w:rsidRPr="002B653D" w:rsidRDefault="00995093" w:rsidP="00886790">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2924E7AD" w14:textId="7DEBF2D9" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="00886790">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FD0715B" wp14:editId="7740E0A2">
+            <wp:extent cx="6297665" cy="2141220"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="2146317092" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2146317092" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId31"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6307317" cy="2144502"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CE3254" w14:textId="77777777" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="00886790">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410EA15D" w14:textId="6C53702F" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="00886790">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5803BC53" wp14:editId="40CB0F25">
+            <wp:extent cx="6300532" cy="2697480"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="7620"/>
+            <wp:docPr id="1595821814" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1595821814" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId32"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6307607" cy="2700509"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D8F08C" w14:textId="77777777" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="00886790">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D9042E" w14:textId="77777777" w:rsidR="00EA56F1" w:rsidRPr="002B653D" w:rsidRDefault="00EA56F1" w:rsidP="00E26EC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C70BA83" w14:textId="77777777" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="00E26EC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C003851" w14:textId="77777777" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="00E26EC6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A14B8E0" w14:textId="7858E60B" w:rsidR="00AC36AC" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00F0520A">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc227158278"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Formation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="75E1283D" w14:textId="322D1D5A" w:rsidR="00A5351C" w:rsidRPr="002B653D" w:rsidRDefault="0003339F" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Titre3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
-[...54 lines deleted...]
-          <w:color w:val="4F81BD"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="006945CC" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’ensemble des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...25 lines deleted...]
-          <w:color w:val="4F81BD"/>
+      <w:r w:rsidR="00A5351C" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RU de la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CDU </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9225D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ont-ils</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5351C" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suivi la formation obligatoire ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD4B788" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk223628018"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4491BBA4" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1319EDEE" w14:textId="1A45C20F" w:rsidR="00695D98" w:rsidRPr="002B653D" w:rsidRDefault="00563983" w:rsidP="00563983">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pas encore, mais c’est programmé</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5351C" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00101DEF" w:rsidRPr="0086431E">
-[...22 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    </w:p>
+    <w:p w14:paraId="7797EF77" w14:textId="648B774E" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="00563983">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
-[...1153 lines deleted...]
-          <w:color w:val="164194"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L’information n’est pas connue</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="6273912C" w14:textId="77777777" w:rsidR="00400C75" w:rsidRDefault="00400C75" w:rsidP="00400C75">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="164194"/>
+    </w:p>
+    <w:p w14:paraId="06951D07" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00400C75">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Le livret d’accueil</w:t>
-[...94 lines deleted...]
-    <w:p w14:paraId="3AF9DF2F" w14:textId="782C6C40" w:rsidR="00A12DF6" w:rsidRPr="0083407E" w:rsidRDefault="00A12DF6" w:rsidP="0083407E">
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc227158279"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Rôle de la CDU dans la politique qualité de l’établissement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="2187596E" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00400C75">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607E9A2A" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="003D186A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Une personne chargée des relations avec les usagers (PCRU) a-t-elle été désignée ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF2D78F" w14:textId="77777777" w:rsidR="00093302" w:rsidRPr="002B653D" w:rsidRDefault="00093302" w:rsidP="00093302">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3844330F" w14:textId="77777777" w:rsidR="00093302" w:rsidRPr="002B653D" w:rsidRDefault="00093302" w:rsidP="00093302">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B67A370" w14:textId="77777777" w:rsidR="00093302" w:rsidRPr="002B653D" w:rsidRDefault="00093302" w:rsidP="00093302">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quel est le rôle de cette personne ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F5C320" w14:textId="77777777" w:rsidR="00093302" w:rsidRPr="002B653D" w:rsidRDefault="00093302" w:rsidP="00093302">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Interlocutrice des RU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4B6863" w14:textId="77777777" w:rsidR="00093302" w:rsidRPr="002B653D" w:rsidRDefault="00093302" w:rsidP="00093302">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Organisatrice des CDU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F05590" w14:textId="77777777" w:rsidR="00093302" w:rsidRPr="002B653D" w:rsidRDefault="00093302" w:rsidP="00093302">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gestion des plaines et réclamations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760F469B" w14:textId="77777777" w:rsidR="00093302" w:rsidRPr="002B653D" w:rsidRDefault="00093302" w:rsidP="00093302">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Relations avec les associations (conventionnées)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4314AB95" w14:textId="71297717" w:rsidR="00093302" w:rsidRPr="002B653D" w:rsidRDefault="00093302" w:rsidP="00093302">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autres</w:t>
+      </w:r>
+      <w:r w:rsidR="006945CC" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, précisez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075D8DC7" w14:textId="11E48209" w:rsidR="00563983" w:rsidRPr="002B653D" w:rsidRDefault="00563983" w:rsidP="00563983">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A4E6AA" w14:textId="77777777" w:rsidR="00563983" w:rsidRPr="002B653D" w:rsidRDefault="00563983" w:rsidP="00563983">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317D82D3" w14:textId="16BEDBE5" w:rsidR="00563983" w:rsidRPr="002B653D" w:rsidRDefault="00563983" w:rsidP="00563983">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pourquoi ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5623BA85" w14:textId="1EA04045" w:rsidR="00563983" w:rsidRPr="002B653D" w:rsidRDefault="00563983" w:rsidP="00563983">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les RU ont-ils un</w:t>
+      </w:r>
+      <w:r w:rsidR="006945CC" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interlocuteur ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B77641" w14:textId="77777777" w:rsidR="00563983" w:rsidRPr="002B653D" w:rsidRDefault="00563983" w:rsidP="00563983">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204071B5" w14:textId="77777777" w:rsidR="00563983" w:rsidRPr="002B653D" w:rsidRDefault="00563983" w:rsidP="00563983">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6356FB47" w14:textId="6051A5C5" w:rsidR="00563983" w:rsidRPr="002B653D" w:rsidRDefault="00563983" w:rsidP="00563983">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si oui, </w:t>
+      </w:r>
+      <w:r w:rsidR="006945CC" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">précisez la fonction </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A0F5B6" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00400C75">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFF2633" w14:textId="08B41B74" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="080000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La commission des usagers est-elle associée à l’élaboration </w:t>
+      </w:r>
+      <w:r w:rsidR="006945CC" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou mise à jour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>du projet d’établissement ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48760E7E" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="4F81BD"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29695FA0" w14:textId="065D51B0" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="080000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FBAD8D" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00400C75">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F3DAF45" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La commission des usagers est-elle associée à l’élaboration, la mise à jour et l’enrichissement du plan d’amélioration de la qualité (PAQ) ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C79DAFB" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D2C532" w14:textId="45138C2D" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E3EC4D" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00400C75">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C69C9F" w14:textId="47B7EE00" w:rsidR="004D79E3" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La CDU a-t-elle </w:t>
+      </w:r>
+      <w:r w:rsidR="004D79E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recueilli </w:t>
+      </w:r>
+      <w:r w:rsidR="00695D98" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>au moins une fois dans l’année l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es observations des associations de bénévoles ayant signé une convention avec l’établissement ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008E61F0" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A3C683" w14:textId="2ACC7A49" w:rsidR="009C7142" w:rsidRPr="002B653D" w:rsidRDefault="009C7142" w:rsidP="009C7142">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B4BC03" w14:textId="77777777" w:rsidR="009C7142" w:rsidRPr="002B653D" w:rsidRDefault="009C7142" w:rsidP="009C7142">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9A598B" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La CME associe-t-elle les membres de la CDU à l’organisation des parcours de soins et la politique de qualité et de sécurité ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E69F3C0" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="4F81BD"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B8E6D0" w14:textId="19F57FE1" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="4F81BD"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7BA024" w14:textId="77777777" w:rsidR="00400C75" w:rsidRDefault="00400C75" w:rsidP="00400C75">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577324A0" w14:textId="77777777" w:rsidR="00516955" w:rsidRDefault="00516955" w:rsidP="00400C75">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71AE3FD9" w14:textId="77777777" w:rsidR="00516955" w:rsidRDefault="00516955" w:rsidP="00400C75">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E6E6410" w14:textId="77777777" w:rsidR="00516955" w:rsidRPr="002B653D" w:rsidRDefault="00516955" w:rsidP="00400C75">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABB521B" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Un projet des usagers a-t-il été élaboré ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F49A529" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00563983">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En référence au 4° de l’article R1112-80 du Code de la santé publique </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B51B85" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui, en associant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(r</w:t>
+      </w:r>
+      <w:r w:rsidR="006D50B3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>éponses multiples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ED7D74" w14:textId="1A9F27C5" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="009C7142" w:rsidP="009C7142">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un représentant légal de </w:t>
+      </w:r>
+      <w:r w:rsidR="002447EF" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00400C75" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">établissement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6528B782" w14:textId="25DCBD83" w:rsidR="009C7142" w:rsidRPr="002B653D" w:rsidRDefault="009C7142" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Un représentant autre de l’établissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F2B78F" w14:textId="7567E6AA" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00C9225D" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidR="00400C75" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CDU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D860F2" w14:textId="2E08F395" w:rsidR="009C7142" w:rsidRPr="002B653D" w:rsidRDefault="00C9225D" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:r w:rsidR="00400C75" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1278E2DC" w14:textId="28755D4B" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00C9225D" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:r w:rsidR="00400C75" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C098E34" w14:textId="77777777" w:rsidR="009C7142" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="009C7142">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A9A582" w14:textId="183E67CA" w:rsidR="006945CC" w:rsidRPr="002B653D" w:rsidRDefault="006945CC" w:rsidP="001D5941">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si non, précisez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E6888D" w14:textId="24DDE838" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="009C7142">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01115A39" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour les établissements publics, le bilan de la commission d’activité libérale (CAL) est-il communiqué à la CDU ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14879787" w14:textId="77777777" w:rsidR="00230B46" w:rsidRPr="002B653D" w:rsidRDefault="00230B46" w:rsidP="00230B46">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CCD1D6" w14:textId="7A3792EE" w:rsidR="00230B46" w:rsidRPr="002B653D" w:rsidRDefault="00230B46" w:rsidP="00230B46">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BEFDBF" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00400C75">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67195556" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pour les établissement ayant une activité de psychiatrie, la CDU a-t-elle donnée un avis sur le rapport rendant compte des pratiques d’admission en chambre d’isolement et de contention ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EBBE7D" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF79554" w14:textId="410CBD81" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4428A223" w14:textId="77777777" w:rsidR="00400C75" w:rsidRPr="002B653D" w:rsidRDefault="00400C75" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non concerné</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="_heading=h.4d34og8" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pas d’activité de soins psychiatrie)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526940E4" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="00516955" w:rsidRDefault="00EA08DD" w:rsidP="00080AC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310639FF" w14:textId="020E01C2" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="008172FD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc227158280"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Représentants des usagers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="51316A94" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="008172FD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc227158281"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Indemnisation et remboursement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="4BDEF592" w14:textId="77777777" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="001D5941">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Savez-vous si les représentants des usagers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des difficultés à utiliser leurs jours de congé de représentation (en application de l’article Article L1114-3 du code de la santé publique) pour ceux qui le souhaiterai ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436677C9" w14:textId="4806E729" w:rsidR="006945CC" w:rsidRPr="002B653D" w:rsidRDefault="006945CC" w:rsidP="006945CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8B75C3" w14:textId="273FFC62" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F26B025" w14:textId="629F1C05" w:rsidR="00695D98" w:rsidRPr="002B653D" w:rsidRDefault="00773354" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Je ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00695D98" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sais pas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35874C12" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="008172FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227E2C5A" w14:textId="2DBEEAE6" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00695D98" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’établissement rembourse-t-il les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frais de </w:t>
+      </w:r>
+      <w:r w:rsidR="00695D98" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">déplacement engagés </w:t>
+      </w:r>
+      <w:r w:rsidR="00773354" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par les RU </w:t>
+      </w:r>
+      <w:r w:rsidR="00695D98" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dans le cadre de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00773354" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’exercice de l</w:t>
+      </w:r>
+      <w:r w:rsidR="00695D98" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eurs missions</w:t>
+      </w:r>
+      <w:r w:rsidR="00773354" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57226390" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk207639491"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D783C0E" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AECBB6" w14:textId="400B51D6" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="001D5941">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si non, pour quelle raison : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E2AAE8" w14:textId="76E258FC" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="001D5941">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les représentants des usagers ne demandent pas le remboursement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B64054" w14:textId="4AC33F60" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="001D5941">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L’établissement ne prend pas en charge ces frais</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="42DA7117" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="00516955" w:rsidRDefault="008172FD" w:rsidP="00FB6C74">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201E8B6F" w14:textId="7647FDA4" w:rsidR="00D463B4" w:rsidRPr="002B653D" w:rsidRDefault="001F1254" w:rsidP="00FB6C74">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc227158282"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visibilité </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC36AC" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="007355F3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>s R</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6C74" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00080AC0" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de la CDU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="2EDDDE26" w14:textId="7CD1CA2D" w:rsidR="00D463B4" w:rsidRPr="002B653D" w:rsidRDefault="00D463B4" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les RU disposent-ils d’une adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour les échanges avec l’établissement ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607BC006" w14:textId="1391716C" w:rsidR="00D463B4" w:rsidRPr="002B653D" w:rsidRDefault="00D463B4" w:rsidP="00D463B4">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ARS IDF préconise une adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du domaine de l’établissement afin de s’assurer de la sécurité des échanges, en particulier pour les échanges sur les plaintes et réclamations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0682978D" w14:textId="58F760A8" w:rsidR="00D463B4" w:rsidRPr="002B653D" w:rsidRDefault="00AB3E67" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> g</w:t>
+      </w:r>
+      <w:r w:rsidR="00D463B4" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>énérique sécurisé</w:t>
+      </w:r>
+      <w:r w:rsidR="00865BE9" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5687069E" w14:textId="70CF165C" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="00493108" w:rsidP="001D5941">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Préciser l’adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5AFCA8E1" w14:textId="75A4F2BF" w:rsidR="00D463B4" w:rsidRPr="002B653D" w:rsidRDefault="00AB3E67" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D463B4" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non sécurisé</w:t>
+      </w:r>
+      <w:r w:rsidR="00865BE9" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6CB839" w14:textId="5F5D7101" w:rsidR="00493108" w:rsidRPr="002B653D" w:rsidRDefault="00493108" w:rsidP="001D5941">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Précisez l’adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="29E7A378" w14:textId="79640711" w:rsidR="00D463B4" w:rsidRPr="002B653D" w:rsidRDefault="00D463B4" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Messagerie personnelle sécurisée</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2051AD" w14:textId="77777777" w:rsidR="00A62FE2" w:rsidRPr="002B653D" w:rsidRDefault="00D463B4" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Messagerie personne</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91F04" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non sécurisée</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFFB7A4" w14:textId="63F966B4" w:rsidR="00D463B4" w:rsidRDefault="00A62FE2" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aucun des RU ne dispose d’adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D463B4" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129E4D6B" w14:textId="77777777" w:rsidR="00516955" w:rsidRPr="002B653D" w:rsidRDefault="00516955" w:rsidP="00516955">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20BBAF1A" w14:textId="28A281C0" w:rsidR="007355F3" w:rsidRPr="002B653D" w:rsidRDefault="007355F3" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les coordonnées des RU sont-</w:t>
+      </w:r>
+      <w:r w:rsidR="004D79E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s porté</w:t>
+      </w:r>
+      <w:r w:rsidR="004D79E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s à la connaissance des usagers ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175BC6BC" w14:textId="333A3DBF" w:rsidR="007355F3" w:rsidRPr="002B653D" w:rsidRDefault="007355F3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A92A4E" w14:textId="58FC52C8" w:rsidR="007355F3" w:rsidRPr="002B653D" w:rsidRDefault="007355F3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, vers quel type de contacts (réponse</w:t>
+      </w:r>
+      <w:r w:rsidR="003413F2" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> multiple</w:t>
+      </w:r>
+      <w:r w:rsidR="003413F2" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9225D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12435CAF" w14:textId="1322DA3A" w:rsidR="007355F3" w:rsidRPr="002B653D" w:rsidRDefault="004D79E3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007355F3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007355F3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> générique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546622AB" w14:textId="31EEE970" w:rsidR="007355F3" w:rsidRPr="002B653D" w:rsidRDefault="004D79E3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007355F3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007355F3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individuel personnel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2518C4" w14:textId="39088550" w:rsidR="007355F3" w:rsidRPr="002B653D" w:rsidRDefault="007355F3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numéro de téléphone générique </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7113EC7E" w14:textId="33D66364" w:rsidR="007355F3" w:rsidRPr="002B653D" w:rsidRDefault="007355F3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Numéro de téléphone individuel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3839ACAF" w14:textId="20CEE03F" w:rsidR="007355F3" w:rsidRPr="002B653D" w:rsidRDefault="007355F3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04553FC7" w14:textId="6D157100" w:rsidR="007355F3" w:rsidRPr="002B653D" w:rsidRDefault="007355F3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk198565431"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Précisez les raisons</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w14:paraId="1CEB2CCD" w14:textId="77777777" w:rsidR="001F1254" w:rsidRPr="002B653D" w:rsidRDefault="001F1254" w:rsidP="001F1254">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB2D311" w14:textId="44FA4276" w:rsidR="00F0520A" w:rsidRPr="002B653D" w:rsidRDefault="001F1254" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Par quels moyens les coordonnées des membres de la CDU sont-elles portées à la connaissance des usagers</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0520A" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F587B85" w14:textId="0DA8104B" w:rsidR="001F1254" w:rsidRPr="002B653D" w:rsidRDefault="00F0520A" w:rsidP="00F0520A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7EE6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>éponses multiples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40877DF9" w14:textId="78F579F5" w:rsidR="001F1254" w:rsidRPr="002B653D" w:rsidRDefault="001F1254" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Affichage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F89F70" w14:textId="41F8BC40" w:rsidR="001F1254" w:rsidRPr="002B653D" w:rsidRDefault="001F1254" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Livret d’accueil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65094754" w14:textId="25EA48C7" w:rsidR="001F1254" w:rsidRPr="002B653D" w:rsidRDefault="001F1254" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Télévision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300251D6" w14:textId="58F507B8" w:rsidR="001F1254" w:rsidRPr="002B653D" w:rsidRDefault="001F1254" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Communication orale/réunions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640A3CEE" w14:textId="51B72E38" w:rsidR="001F1254" w:rsidRPr="002B653D" w:rsidRDefault="001F1254" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Permanence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D06D85" w14:textId="3B7D9752" w:rsidR="001F1254" w:rsidRPr="002B653D" w:rsidRDefault="001F1254" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rencontre avec le personnel</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0520A" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12067936" w14:textId="3E1C787E" w:rsidR="001F1254" w:rsidRPr="002B653D" w:rsidRDefault="001F1254" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Site internet de l’établissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC2DE55" w14:textId="77777777" w:rsidR="00AC36AC" w:rsidRPr="002B653D" w:rsidRDefault="001F1254" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autre</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC36AC" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440D0B72" w14:textId="4B7B88C4" w:rsidR="004D79E3" w:rsidRPr="002B653D" w:rsidRDefault="00AC36AC" w:rsidP="004D79E3">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1254" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">récisez : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>commentaires li</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0520A" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>res</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3A9DE5" w14:textId="26B52BD6" w:rsidR="004D79E3" w:rsidRPr="002B653D" w:rsidRDefault="004D79E3" w:rsidP="004D79E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5F698B" w14:textId="43B5A87A" w:rsidR="004D79E3" w:rsidRPr="002B653D" w:rsidRDefault="004D79E3" w:rsidP="00C64784">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les représentants des usagers sont-ils sollicités directement par les usagers ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6877153D" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B76B69A" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, combien de fois par an environ ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54480BEF" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Moins de dix</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AFEAF6E" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Entre dix et cinquante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479D0679" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Plus de cinquante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A07E845" w14:textId="4F66F1BE" w:rsidR="00C64784" w:rsidRPr="002B653D" w:rsidRDefault="00C64784" w:rsidP="00C64784">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC85B68" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="360"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="220C6846" w14:textId="77777777" w:rsidR="00944755" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les RU rencontrent-ils les professionnels de l’établissement de santé ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D5BBB5" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128EEEF7" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, à quelles occasions ? :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107235E7" w14:textId="69F48726" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lors de l’accueil des nouveau professionnels (PS m</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dico-paramédicaux, admin, accueil nouveau interne…) et lors des formations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088A8CED" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lors de participation à des GT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464D27CE" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans les instances </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FCDD29" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dans des groupes thématiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BD20C6" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lors de plaintes et réclamations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9F0C37" w14:textId="64F19AB0" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lors d’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>évènements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de promotion des droits des patients </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A49458" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autres, précisez</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DB98E9" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, sur quels sujets ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4885EB2D" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Préciser (commentaires libres)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510902B8" w14:textId="5C22F4BC" w:rsidR="00944755" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332E5442" w14:textId="77777777" w:rsidR="00944755" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="008172FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AA230E" w14:textId="77777777" w:rsidR="00944755" w:rsidRDefault="00944755" w:rsidP="008172FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B39A7C" w14:textId="77777777" w:rsidR="00516955" w:rsidRPr="002B653D" w:rsidRDefault="00516955" w:rsidP="008172FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75716CE3" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="008172FD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc227158283"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Représentants des usagers et établissement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="6EF3A601" w14:textId="77777777" w:rsidR="00263A71" w:rsidRPr="00516955" w:rsidRDefault="00263A71" w:rsidP="008172FD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DCBE77" w14:textId="77777777" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les RU rencontrent-ils directement / physiquement les usagers au sein des services ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E88217" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD3533E" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si oui (réponses multiples), à quelle occasion : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792D55C7" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour discuter de la CDU, de leur rôle de RU </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B40A57B" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A l’occasion de plaintes et réclamations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1958FE" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dans le cadre de recueil de l’expérience des patients</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1977E50A" w14:textId="77777777" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A l’occasion de journées thématiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279A5F2A" w14:textId="6841A061" w:rsidR="002A5B53" w:rsidRPr="002B653D" w:rsidRDefault="002A5B53" w:rsidP="002A5B53">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autres, préciser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438398BF" w14:textId="77777777" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="00263A71">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E1C203" w14:textId="77777777" w:rsidR="00263A71" w:rsidRPr="00516955" w:rsidRDefault="00263A71" w:rsidP="008172FD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0134610C" w14:textId="36B9112B" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="00624896">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des </w:t>
+      </w:r>
+      <w:r w:rsidR="008172FD" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>représentant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008172FD" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des usagers siège</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nt</w:t>
+      </w:r>
+      <w:r w:rsidR="008172FD" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008172FD" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au sein des instances </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suivantes </w:t>
+      </w:r>
+      <w:r w:rsidR="008172FD" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C33286" w14:textId="1C7C1684" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Instance décisionnelle (conseil d’administration ou de surveillance) ou instance de direction équivalente dans le secteur privé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304F4F2A" w14:textId="1630E4E1" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5635D53E" w14:textId="4413C93B" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD73367" w14:textId="5D870B8A" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non concerné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538E5B96" w14:textId="77777777" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commission d’activité libérale (CAL) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D13EB51" w14:textId="1013B979" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01089C35" w14:textId="461BBCB7" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435EBAA9" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non concerné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0754E1A0" w14:textId="2AF991E5" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comité d’éthique (recommandations HAS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7908D0F4" w14:textId="77777777" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068C686A" w14:textId="721AF943" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="00634E5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7571DA94" w14:textId="2BDB62E4" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00634E5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non concerné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6575ECFC" w14:textId="4C170803" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conférence médicale d'établissement (CME)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645312DE" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6207AB8F" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4D6FC7" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non concerné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78116320" w14:textId="39EA4DC1" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comité de Lutte contre les Infections Nosocomiales (CLIN) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EC8336" w14:textId="0658FE0E" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BCF528" w14:textId="5B80BF80" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00263A71" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D64610" w14:textId="4C1F983B" w:rsidR="00773354" w:rsidRPr="002B653D" w:rsidRDefault="00773354" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non concerné </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E14ABD3" w14:textId="1322447A" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comité de Liaison de l’Alimentation et de la Nutrition (CLAN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CA5103" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26929477" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605671CC" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non concerné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E55D22" w14:textId="06325BE5" w:rsidR="00773354" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comité Social et Economique (CSE) e</w:t>
+      </w:r>
+      <w:r w:rsidR="00773354" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00773354" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ommission de santé, sécurité et conditions de travail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(CSSCT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34972990" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262255DA" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E444C30" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non concerné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B30CE5" w14:textId="255B792E" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comité de Lutte contre la Douleur (CLUD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67730FB1" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442DF6CE" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32622031" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non concerné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25027B7E" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coordination des vigilances et risques sanitaires (COVIRIS) oui/non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E607B3" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C234E0" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3573167F" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non concerné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531DC6FE" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Comités de pilotage qualité (COPIL) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EC1418" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CBA0FA" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EB82DE" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non concerné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FA1547" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comité responsabilité sociétale et environnementale (RSE) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15923784" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256870BC" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B9B576" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non concerné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBADD99" w14:textId="3EA5A491" w:rsidR="00263A71" w:rsidRPr="002B653D" w:rsidRDefault="00773354" w:rsidP="00773354">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La commission des soins infirmiers, de rééducation et médico-techniques (</w:t>
+      </w:r>
+      <w:r w:rsidR="00263A71" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CSIRMT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E38ACF9" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F50B774" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169AC5AB" w14:textId="77777777" w:rsidR="00FB232C" w:rsidRPr="002B653D" w:rsidRDefault="00FB232C" w:rsidP="00FB232C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non concerné</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56038A46" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="008172FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="129DC836" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00DC05FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FEF156" w14:textId="10D769B0" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="008172FD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk205462465"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc227158284"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Relations des RU avec les associations et patients partenaires</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="61E9BD37" w14:textId="77777777" w:rsidR="0092630E" w:rsidRPr="002B653D" w:rsidRDefault="0092630E" w:rsidP="003569E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="0CC9823A" w14:textId="262A75D2" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Une rencontre annuelle avec les associations est-elle organisée au sein de la CDU ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CC7340" w14:textId="77777777" w:rsidR="00624896" w:rsidRPr="002B653D" w:rsidRDefault="00624896" w:rsidP="00624896">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2995ADE8" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47323062" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="008172FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267F5EA6" w14:textId="0181AD25" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’établissement favorise-t-il les projets entre associations, </w:t>
+      </w:r>
+      <w:r w:rsidR="003569E0" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’établissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003569E0" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>services,</w:t>
+      </w:r>
+      <w:r w:rsidR="003569E0" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CD</w:t>
+      </w:r>
+      <w:r w:rsidR="003569E0" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U et les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RU ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5EC53E" w14:textId="6A5E33C5" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C1CB8A" w14:textId="60B0B005" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Donner un ou des exemples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AA5C41" w14:textId="233BA90F" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA1EB7A" w14:textId="0AEE62AD" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pourquoi ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518EA317" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="008172FD">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F29F65C" w14:textId="55F2F327" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des patients </w:t>
+      </w:r>
+      <w:r w:rsidR="0092630E" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>partenaires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interviennent-ils dans les services ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A48D20" w14:textId="77777777" w:rsidR="00624896" w:rsidRPr="002B653D" w:rsidRDefault="00624896" w:rsidP="00624896">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C6FA09" w14:textId="77777777" w:rsidR="00624896" w:rsidRPr="002B653D" w:rsidRDefault="00624896" w:rsidP="00624896">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si oui, intervention de (réponses multiples) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10731D50" w14:textId="77777777" w:rsidR="00624896" w:rsidRPr="002B653D" w:rsidRDefault="00624896" w:rsidP="00624896">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Patients experts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B384B39" w14:textId="77777777" w:rsidR="00624896" w:rsidRPr="002B653D" w:rsidRDefault="00624896" w:rsidP="00624896">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patients partenaires </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AA9649" w14:textId="77777777" w:rsidR="00624896" w:rsidRPr="002B653D" w:rsidRDefault="00624896" w:rsidP="00624896">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Patient formateurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10543A6D" w14:textId="18F7B7B7" w:rsidR="00624896" w:rsidRPr="002B653D" w:rsidRDefault="00B74013" w:rsidP="00624896">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Médiateurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00624896" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A521B27" w14:textId="77777777" w:rsidR="00624896" w:rsidRPr="002B653D" w:rsidRDefault="00624896" w:rsidP="00624896">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autre, préciser :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DD0B61" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F614644" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="008172FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D18EB8" w14:textId="66DC1777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quels sont les interactions des patients partenaires avec les RU</w:t>
+      </w:r>
+      <w:r w:rsidR="003569E0" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0092630E" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>membres de la CDU ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F9A7EB" w14:textId="3378AD92" w:rsidR="00187F6D" w:rsidRPr="002B653D" w:rsidRDefault="003569E0" w:rsidP="00187F6D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les patients partenaires sont </w:t>
+      </w:r>
+      <w:r w:rsidR="00030100" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>invités</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5941" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00030100" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en CDU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D804F70" w14:textId="460B4EC2" w:rsidR="00493108" w:rsidRPr="002B653D" w:rsidRDefault="00493108" w:rsidP="00493108">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ponctuellement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530C4DF3" w14:textId="24997B4D" w:rsidR="00493108" w:rsidRPr="002B653D" w:rsidRDefault="00493108" w:rsidP="001D5941">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Systématiquement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD37432" w14:textId="4124F84D" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="003569E0" w:rsidP="008172FD">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des </w:t>
+      </w:r>
+      <w:r w:rsidR="00030100" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>groupes de travail communs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont organisés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B33A3D1" w14:textId="77777777" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="001D5941">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596AD460" w14:textId="77777777" w:rsidR="00187F6D" w:rsidRPr="002B653D" w:rsidRDefault="00187F6D" w:rsidP="00187F6D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D1D89F1" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="008172FD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc227158285"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Maison des usagers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="173AC635" w14:textId="77777777" w:rsidR="0092630E" w:rsidRPr="002B653D" w:rsidRDefault="0092630E" w:rsidP="008172FD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A779FCC" w14:textId="77777777" w:rsidR="0092630E" w:rsidRPr="002B653D" w:rsidRDefault="0092630E" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combien d’associations sont conventionnées avec l’établissement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3A292D" w14:textId="77777777" w:rsidR="0092630E" w:rsidRPr="002B653D" w:rsidRDefault="0092630E" w:rsidP="0092630E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="360"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA71258" w14:textId="77777777" w:rsidR="0092630E" w:rsidRPr="002B653D" w:rsidRDefault="0092630E" w:rsidP="008172FD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1141AC0F" w14:textId="68CEBE10" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avez-vous une maison ou un espace des usagers au sein de votre établissement ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F727632" w14:textId="77777777" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="008172FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Hlk223628332"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En référence </w:t>
+      </w:r>
+      <w:r w:rsidR="008172FD" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>à la circulaire N°DHOS/E1/2006/550 du 28 décembre 2006 relative à la mise en place de maisons des usagers au sein des établissements de santé</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p w14:paraId="3DA10FCD" w14:textId="77777777" w:rsidR="00624896" w:rsidRPr="002B653D" w:rsidRDefault="00624896" w:rsidP="00624896">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E804C9" w14:textId="77777777" w:rsidR="00624896" w:rsidRPr="002B653D" w:rsidRDefault="00624896" w:rsidP="00624896">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0C80A3" w14:textId="05AFC078" w:rsidR="00624896" w:rsidRPr="002B653D" w:rsidRDefault="00624896" w:rsidP="00624896">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Depuis quand</w:t>
+      </w:r>
+      <w:r w:rsidR="00493108" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et quel est son fonctionnemen</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5941" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7CFDC8" w14:textId="07C68726" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Combien d’associations sont présentes pour animer la MDU ? (Nombre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8B5AAC" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Existe-t-il une permanence des RU à la MDU ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2263A2" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1776"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75550E19" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="2496"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A quelle fréquence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0AC386" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="3216"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hebdomadaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FBE1FE" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="3216"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mensuelle </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48199FD8" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="3216"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Trimestrielle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1601C1" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="1776"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594E0C3F" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="2496"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si non, cette permanence est-elle faite dans un autre lieu ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2238C380" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="3216"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B0CD94" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="3216"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7E4030" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE380C0" w14:textId="77777777" w:rsidR="00EA08DD" w:rsidRPr="002B653D" w:rsidRDefault="00EA08DD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:ind w:left="1776"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052D1F3B" w14:textId="5E63A5FB" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8C33A0" w14:textId="7287A7C9" w:rsidR="00BE2724" w:rsidRPr="002B653D" w:rsidRDefault="00BE2724" w:rsidP="00BE2724">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Hlk223688879"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si non, avez-vous le projet d'en installer une dans les 2 ans à venir (avant le 31/12/2027) ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA557E4" w14:textId="69D5221C" w:rsidR="00BE2724" w:rsidRPr="002B653D" w:rsidRDefault="00BE2724" w:rsidP="00BE2724">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723B140B" w14:textId="2648FC90" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="00BE2724" w:rsidP="00EA08DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="5F7CDDE9" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="008172FD">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18955DC4" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="00DC05FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDF6115" w14:textId="0260E1DD" w:rsidR="00D9009D" w:rsidRPr="002B653D" w:rsidRDefault="00D97A74" w:rsidP="004A76D7">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc227158286"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Plaintes et</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2B66" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> réclamations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="73580102" w14:textId="4396E7FB" w:rsidR="005F45BD" w:rsidRPr="002B653D" w:rsidRDefault="005F45BD" w:rsidP="005F45BD">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc227158287"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Information et association des RU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA6F691" w14:textId="309159CF" w:rsidR="00CC6270" w:rsidRPr="002B653D" w:rsidRDefault="00CC6270" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A quel moment les RU </w:t>
+      </w:r>
+      <w:r w:rsidR="00B638F6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF543F" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ils </w:t>
+      </w:r>
+      <w:r w:rsidR="00B638F6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">connaissance des plaintes et réclamations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C07164" w14:textId="77777777" w:rsidR="00CB63E8" w:rsidRPr="002B653D" w:rsidRDefault="00CB63E8" w:rsidP="00CB63E8">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Hlk223628389"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En amont de la CDU, avec l’ordre du jour par exemple</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1AED34" w14:textId="77777777" w:rsidR="00493108" w:rsidRPr="002B653D" w:rsidRDefault="00493108" w:rsidP="00493108">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lors de la CDU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300E9B73" w14:textId="77777777" w:rsidR="00423271" w:rsidRPr="002B653D" w:rsidRDefault="00423271" w:rsidP="00423271">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Au fur et à mesure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AB4F97" w14:textId="138CFCC0" w:rsidR="00107B86" w:rsidRPr="002B653D" w:rsidRDefault="00107B86" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ponctuellement, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61B99" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>à une fréquence inférieure au trimestre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251EBF65" w14:textId="76D3B79B" w:rsidR="00CC6270" w:rsidRPr="002B653D" w:rsidRDefault="000F6C27" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A aucun moment </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p w14:paraId="78980E3A" w14:textId="77777777" w:rsidR="000F6C27" w:rsidRPr="002B653D" w:rsidRDefault="000F6C27" w:rsidP="000F6C27">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C3A750" w14:textId="7088058B" w:rsidR="00CC6270" w:rsidRPr="002B653D" w:rsidRDefault="00CC6270" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Par quels moyens les RU ont</w:t>
+      </w:r>
+      <w:r w:rsidR="007F753E" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-ils</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> connaissance des plaintes et réclamations</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6C27" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (quel que soit le support : messagerie sécurisée, accès sécurisé à un outil informatique, in situ, …)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3FD3AE" w14:textId="3337A939" w:rsidR="00CC6270" w:rsidRPr="002B653D" w:rsidRDefault="00CC6270" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aucune consultation ou information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFE1ADE" w14:textId="77777777" w:rsidR="00CC6270" w:rsidRPr="002B653D" w:rsidRDefault="00CC6270" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Présentation en CDU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58599E46" w14:textId="6B9067B9" w:rsidR="00CC6270" w:rsidRPr="002B653D" w:rsidRDefault="00CC6270" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consultation du registre des plaintes et réclamations et des réponses faites aux réclamants </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0119C54A" w14:textId="6C88C1C7" w:rsidR="00CC6270" w:rsidRPr="002B653D" w:rsidRDefault="00CC6270" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Consultation de l’intégralité des courriers et des réponses apportées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2C5776" w14:textId="73512075" w:rsidR="00CC6270" w:rsidRPr="002B653D" w:rsidRDefault="00CC6270" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transmission ciblée </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B263E6" w14:textId="6502DB30" w:rsidR="00CC6270" w:rsidRPr="002B653D" w:rsidRDefault="00CC6270" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Transmission systématique de tout ou partie des plaintes et réclamations aux RU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4253EBBA" w14:textId="66B8E74A" w:rsidR="00D9009D" w:rsidRPr="002B653D" w:rsidRDefault="00F81256" w:rsidP="00921605">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Réception directe par les RU des plaintes et réclamations sur une adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="70B988AD" w14:textId="77777777" w:rsidR="00F81256" w:rsidRPr="002B653D" w:rsidRDefault="00F81256" w:rsidP="00F81256">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E3A6D7" w14:textId="6242148B" w:rsidR="003A053B" w:rsidRPr="002B653D" w:rsidRDefault="003A053B" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les RU </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sont-ils</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associés à la gestion des plaintes et réclamation</w:t>
+      </w:r>
+      <w:r w:rsidR="00887BD1" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2703487D" w14:textId="77777777" w:rsidR="00713E35" w:rsidRPr="002B653D" w:rsidRDefault="00713E35" w:rsidP="00713E35">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44009D8E" w14:textId="77777777" w:rsidR="00713E35" w:rsidRPr="002B653D" w:rsidRDefault="00713E35" w:rsidP="00713E35">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si oui : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D51C33A" w14:textId="77777777" w:rsidR="00014C4D" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="00014C4D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En amont des CDU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BB6CFF" w14:textId="77777777" w:rsidR="00014C4D" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="00014C4D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Information des réponses apportées aux réclamants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3551662D" w14:textId="77777777" w:rsidR="00014C4D" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="00014C4D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recommandations en CDU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02886C61" w14:textId="77777777" w:rsidR="00713E35" w:rsidRPr="002B653D" w:rsidRDefault="00713E35" w:rsidP="00014C4D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Au fur et à mesure, à chaque nouvelle gestion de plaintes ou réclamations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60127A75" w14:textId="77777777" w:rsidR="00713E35" w:rsidRPr="002B653D" w:rsidRDefault="00713E35" w:rsidP="00014C4D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Durant la CDU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF0B59E" w14:textId="77777777" w:rsidR="00713E35" w:rsidRPr="002B653D" w:rsidRDefault="00713E35" w:rsidP="00014C4D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rédaction des courriers par la CDU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10744372" w14:textId="77777777" w:rsidR="00713E35" w:rsidRPr="002B653D" w:rsidRDefault="00713E35" w:rsidP="00014C4D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Renvoi de la rédaction au PCRU ou autre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574C261C" w14:textId="77777777" w:rsidR="00713E35" w:rsidRPr="002B653D" w:rsidRDefault="00713E35" w:rsidP="00713E35">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uniquement à la demande des RU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F60A174" w14:textId="7963C98B" w:rsidR="003A053B" w:rsidRPr="002B653D" w:rsidRDefault="003A053B" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF45F7F" w14:textId="77777777" w:rsidR="004D0457" w:rsidRPr="002B653D" w:rsidRDefault="004D0457" w:rsidP="00D07AC2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C5DD524" w14:textId="38235675" w:rsidR="000820DF" w:rsidRPr="002B653D" w:rsidRDefault="000820DF" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comm</w:t>
+      </w:r>
+      <w:r w:rsidR="00993A43" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t les </w:t>
+      </w:r>
+      <w:r w:rsidR="00993A43" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RU sont-ils impliqués</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00993A43" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans le traitement des </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7909" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plaintes et </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>réclamations ?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BE5863" w14:textId="52B81F86" w:rsidR="000820DF" w:rsidRPr="002B653D" w:rsidRDefault="00F81256" w:rsidP="00F81256">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sollicités par la CDU après une plainte ou réclamation, pour un contact avec le ou la </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaignante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3C9FEF" w14:textId="5F801AC2" w:rsidR="000820DF" w:rsidRPr="002B653D" w:rsidRDefault="00F81256" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En lien avec la CDU, les</w:t>
+      </w:r>
+      <w:r w:rsidR="00913691" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RU </w:t>
+      </w:r>
+      <w:r w:rsidR="00735E21" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proposent </w:t>
+      </w:r>
+      <w:r w:rsidR="00913691" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des projets de réponse </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1FC7EB" w14:textId="30AC3C37" w:rsidR="000820DF" w:rsidRPr="002B653D" w:rsidRDefault="006F6DB0" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les modalités de réponses sont choisies </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81256" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en concertation a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vec les RU </w:t>
+      </w:r>
+      <w:r w:rsidR="00993A43" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81256" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">réponse écrite, </w:t>
+      </w:r>
+      <w:r w:rsidR="00993A43" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>médiation, rencontre, contact, rappel, tel, …)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D82D23" w14:textId="77777777" w:rsidR="008172FD" w:rsidRPr="002B653D" w:rsidRDefault="008172FD" w:rsidP="008172FD">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3B3905" w14:textId="19432092" w:rsidR="005F45BD" w:rsidRPr="002B653D" w:rsidRDefault="005F45BD" w:rsidP="005F45BD">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc227158288"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Répartition des plaintes et réclamations par domaine</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08482476" w14:textId="4F3F240D" w:rsidR="004D0457" w:rsidRPr="002B653D" w:rsidRDefault="004D0457" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Hlk199947595"/>
+      <w:bookmarkStart w:id="31" w:name="_Hlk199948103"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre total de</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6B34" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaintes et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>réclamations adressées</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97A74" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’établissement </w:t>
+      </w:r>
+      <w:r w:rsidR="0083166A" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA06C49" w14:textId="23EAC445" w:rsidR="006E11E3" w:rsidRPr="002B653D" w:rsidRDefault="00F81256" w:rsidP="006E11E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33292A9B" w14:textId="77777777" w:rsidR="00F81256" w:rsidRPr="002B653D" w:rsidRDefault="00F81256" w:rsidP="006E11E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1D9B81" w14:textId="392AAB0F" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre total de recours gracieux adressés à l’établissement ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE39CF3" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00810D30">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB468AF" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="006E11E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E70C1A9" w14:textId="101AA739" w:rsidR="00F81256" w:rsidRPr="002B653D" w:rsidRDefault="00F81256" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre total de </w:t>
+      </w:r>
+      <w:r w:rsidR="00810D30" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juridictionnels adressés à l’établissement ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C260B7" w14:textId="77777777" w:rsidR="00F81256" w:rsidRPr="002B653D" w:rsidRDefault="00F81256" w:rsidP="00F81256">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFD31E9" w14:textId="77777777" w:rsidR="00F81256" w:rsidRPr="002B653D" w:rsidRDefault="00F81256" w:rsidP="006E11E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E66E670" w14:textId="77777777" w:rsidR="006E11E3" w:rsidRPr="002B653D" w:rsidRDefault="006E11E3" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombres d’éloges reçues ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14153FD1" w14:textId="77777777" w:rsidR="00713E35" w:rsidRPr="002B653D" w:rsidRDefault="00713E35" w:rsidP="00713E35">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23068983" w14:textId="77777777" w:rsidR="00F81256" w:rsidRPr="002B653D" w:rsidRDefault="00F81256" w:rsidP="00D07AC2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C511F4B" w14:textId="2E931EF0" w:rsidR="005F45BD" w:rsidRPr="002B653D" w:rsidRDefault="00AC5F9E" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre </w:t>
+      </w:r>
+      <w:r w:rsidR="005F45BD" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de plaintes et réclamations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>par domaine</w:t>
+      </w:r>
+      <w:r w:rsidR="006E11E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0135E735" w14:textId="17C5A38F" w:rsidR="00B27A91" w:rsidRPr="002B653D" w:rsidRDefault="00B27A91" w:rsidP="00B27A91">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les motifs de plaintes et réclamations selon ces cinq domaines sont précisés en annexe du présent document</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6809592C" w14:textId="5E811207" w:rsidR="005F45BD" w:rsidRPr="002B653D" w:rsidRDefault="005F45BD" w:rsidP="00B27A91">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Accueil et administration </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0906CF69" w14:textId="6B95EDC9" w:rsidR="005F45BD" w:rsidRPr="002B653D" w:rsidRDefault="005F45BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prise en charge – aspects médicaux ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC959D5" w14:textId="0C59E059" w:rsidR="005F45BD" w:rsidRPr="002B653D" w:rsidRDefault="005F45BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prise en charge – aspects paramédicaux ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696C2F6B" w14:textId="1AB96C6D" w:rsidR="005F45BD" w:rsidRPr="002B653D" w:rsidRDefault="005F45BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vie quotidienne – environnement ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF9438C" w14:textId="6C778759" w:rsidR="00A041C0" w:rsidRPr="002B653D" w:rsidRDefault="00423271" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Droits des patients</w:t>
+      </w:r>
+      <w:r w:rsidR="00A041C0" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C5597C" w14:textId="77777777" w:rsidR="00A041C0" w:rsidRPr="002B653D" w:rsidRDefault="00A041C0" w:rsidP="00D07AC2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E20040" w14:textId="3527C1B6" w:rsidR="00AC5F9E" w:rsidRPr="002B653D" w:rsidRDefault="00346B17" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Est-ce que la CDU suit </w:t>
+      </w:r>
+      <w:r w:rsidR="00810D30" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>les mesures d’améliorations décidées en commission des usagers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (information, suivi, évaluation) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5F9E" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p w14:paraId="013487DC" w14:textId="77777777" w:rsidR="00713E35" w:rsidRPr="002B653D" w:rsidRDefault="00713E35" w:rsidP="00713E35">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164B2DDA" w14:textId="0437D189" w:rsidR="006E11E3" w:rsidRPr="002B653D" w:rsidRDefault="006E11E3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p w14:paraId="6F9F407B" w14:textId="77777777" w:rsidR="00C33F0F" w:rsidRDefault="00C33F0F" w:rsidP="001A34F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1868F8D4" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRPr="002B653D" w:rsidRDefault="00082EE6" w:rsidP="001A34F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238B9346" w14:textId="40C4AF0D" w:rsidR="00A75EBE" w:rsidRPr="002B653D" w:rsidRDefault="006E11E3" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>évènements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indésirables associés ou non aux soins (EI/EIAS) sont-ils présentés </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75EBE" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aux RU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75EBE" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9DAF82" w14:textId="77777777" w:rsidR="00A75EBE" w:rsidRPr="002B653D" w:rsidRDefault="00A75EBE" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0862E838" w14:textId="77777777" w:rsidR="00A75EBE" w:rsidRPr="002B653D" w:rsidRDefault="00A75EBE" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55736597" w14:textId="77777777" w:rsidR="00A75EBE" w:rsidRPr="002B653D" w:rsidRDefault="00A75EBE" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Systématiquement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470D2301" w14:textId="5025A0A9" w:rsidR="00A75EBE" w:rsidRPr="002B653D" w:rsidRDefault="00A75EBE" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ponctuellement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9147D7" w14:textId="1EE4DA5A" w:rsidR="00030100" w:rsidRPr="002B653D" w:rsidRDefault="00B61B99" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r w:rsidR="00030100" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bilan annuel est présenté une fois par an</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6C4733" w14:textId="77777777" w:rsidR="00A75EBE" w:rsidRPr="002B653D" w:rsidRDefault="00A75EBE" w:rsidP="001A34F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260068A9" w14:textId="547C60D6" w:rsidR="00A75EBE" w:rsidRPr="002B653D" w:rsidRDefault="006E11E3" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>évènements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indésirables graves associés ou non aux soins (EIG/EIGS) sont-ils présentés </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75EBE" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aux RU ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538D184E" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EA5654" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Systématiquement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FEC73B" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ponctuellement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372DFFCC" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le bilan annuel est présenté une fois par an</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BBE319" w14:textId="6C6E27F1" w:rsidR="00A75EBE" w:rsidRPr="002B653D" w:rsidRDefault="00A75EBE" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r w:rsidR="00944755" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152ACCD3" w14:textId="77777777" w:rsidR="00A75EBE" w:rsidRPr="002B653D" w:rsidRDefault="00A75EBE" w:rsidP="001A34F6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1191FEF5" w14:textId="1B9025E7" w:rsidR="00C33F0F" w:rsidRPr="002B653D" w:rsidRDefault="003134CA" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les RU participent-ils à l’analyse des évènements indésirables aux côtés des professionnels ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D71940" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF085A4" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Systématiquement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4543B2CE" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ponctuellement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EA0A12" w14:textId="1221A4E2" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A09FE7" w14:textId="77777777" w:rsidR="003A053B" w:rsidRDefault="003A053B" w:rsidP="003A053B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45ED5FB2" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRPr="002B653D" w:rsidRDefault="00082EE6" w:rsidP="003A053B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04812519" w14:textId="2C715D35" w:rsidR="007600E3" w:rsidRPr="002B653D" w:rsidRDefault="000A1506" w:rsidP="004D4978">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc227158289"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="007600E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>élais de réponse aux réclamations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="5F962169" w14:textId="262DC246" w:rsidR="007600E3" w:rsidRPr="002B653D" w:rsidRDefault="007600E3" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quel</w:t>
+      </w:r>
+      <w:r w:rsidR="006E11E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> délai </w:t>
+      </w:r>
+      <w:r w:rsidR="00230B46" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moyen </w:t>
+      </w:r>
+      <w:r w:rsidR="006E11E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de réponse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au requérant </w:t>
+      </w:r>
+      <w:r w:rsidR="006E11E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en jour</w:t>
+      </w:r>
+      <w:r w:rsidR="006E11E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C97F91F" w14:textId="77777777" w:rsidR="00014C4D" w:rsidRPr="002B653D" w:rsidRDefault="00230B46" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NDLR : </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_Hlk223683488"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>il s’agit du d</w:t>
+      </w:r>
+      <w:r w:rsidR="007600E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">élai moyen de </w:t>
+      </w:r>
+      <w:r w:rsidR="007600E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>réponse finale</w:t>
+      </w:r>
+      <w:r w:rsidR="007600E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007600E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>au requérant </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE057E" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(la réponse finale ne correspond pas à un accusé de réception </w:t>
+      </w:r>
+      <w:r w:rsidR="00810D30" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du courrier </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE057E" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mais </w:t>
+      </w:r>
+      <w:r w:rsidR="00944755" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bien </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE057E" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>à une réponse personnalisée)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8CA139" w14:textId="0E302EF8" w:rsidR="007600E3" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lors du webinaire du 3 avril, les participants ont fait part de la nécessité de revoir la question afin qu’elle prenne en compte la diversité des situations couvertes, et donc une plus grande pertinence dans l’analyse. Une évolution sera proposée en 2027.</w:t>
+      </w:r>
+      <w:r w:rsidR="006E11E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="0E68E735" w14:textId="547D242D" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00230B46">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="4F81BD"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2518810D" w14:textId="77777777" w:rsidR="007600E3" w:rsidRPr="002B653D" w:rsidRDefault="007600E3" w:rsidP="007600E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78CBE2FD" w14:textId="6B8E2D68" w:rsidR="007600E3" w:rsidRPr="002B653D" w:rsidRDefault="007600E3" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Des actions d’amélioration</w:t>
+      </w:r>
+      <w:r w:rsidR="00810D30" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ont-elles été mises en place</w:t>
+      </w:r>
+      <w:r w:rsidR="00810D30" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, le cas échéant,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour réduire les délais ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CB1D02" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="4F81BD"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38248B9A" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="4F81BD"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>précisez </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381B8A8B" w14:textId="39FDA9FC" w:rsidR="007600E3" w:rsidRPr="002B653D" w:rsidRDefault="007600E3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D4CC3B" w14:textId="7AFBFB58" w:rsidR="007600E3" w:rsidRPr="002B653D" w:rsidRDefault="001210B2" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si non, pour quelles </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>raisons ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E8B91D" w14:textId="77777777" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="006D50B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7E7B30" w14:textId="77777777" w:rsidR="00014C4D" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="006D50B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75126C3E" w14:textId="77777777" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="006D50B3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc227158290"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Droits des usagers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECF7724" w14:textId="77777777" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="006D50B3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc227158291"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Accès au dossier médical</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581A7A37" w14:textId="69389ECA" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quel est le délai moyen de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traitement des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demandes d’accès au dossier médical de moins de 5 ans (en jours) ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6525E23E" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00810D30">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACF7D87" w14:textId="7050EFFE" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si le délai moyen dépasse le délai légal (de 8 jours), indiquez le motif de ce dépassement </w:t>
+      </w:r>
+      <w:r w:rsidR="00810D30" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et les actions correctives envisagées ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABBE2DA" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00810D30">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550F6CF2" w14:textId="3993B4A9" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quel est le délai moyen de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traitement des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demandes d’accès au dossier médical de plus de 5 ans (en jours) ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE8A33E" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00810D30">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="360"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD37600" w14:textId="0B108AFF" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si le délai moyen dépasse le délai légal (2 mois), indiquez le motif de ce dépassement </w:t>
+      </w:r>
+      <w:r w:rsidR="00810D30" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et les actions correctives envisagées ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC81D62" w14:textId="77777777" w:rsidR="00014C4D" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="006D50B3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A62C208" w14:textId="65F08A95" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="006D50B3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc227158292"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Accueil des publics spécifiques</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BA7331" w14:textId="40F15532" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Existe-t-il un dispositif d’accueil spécifique pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00944755" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>les publics suivants ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739DFBAE" w14:textId="0A984EB8" w:rsidR="00944755" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="00944755">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Réponse multiples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E1E0D0" w14:textId="4DA54FB7" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personnes aveugles ou </w:t>
+      </w:r>
+      <w:r w:rsidR="006D50B3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mal voyantes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047A6661" w14:textId="37F6617D" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personnes sourdes ou m</w:t>
+      </w:r>
+      <w:r w:rsidR="006D50B3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alentendantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B65068" w14:textId="40905120" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personne</w:t>
+      </w:r>
+      <w:r w:rsidR="00423271" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en situation de</w:t>
+      </w:r>
+      <w:r w:rsidR="006D50B3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> handicap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B379652" w14:textId="15AC3124" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personne en situation de</w:t>
+      </w:r>
+      <w:r w:rsidR="006D50B3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> handicap d’origine psychique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659878A8" w14:textId="236B357E" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personnes m</w:t>
+      </w:r>
+      <w:r w:rsidR="006D50B3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ineures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2559BF04" w14:textId="5020D8DA" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personne â</w:t>
+      </w:r>
+      <w:r w:rsidR="006D50B3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F01CB33" w14:textId="3EEA537C" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Personnes n</w:t>
+      </w:r>
+      <w:r w:rsidR="006D50B3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on francophones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DD6010" w14:textId="50CA821F" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personnes </w:t>
+      </w:r>
+      <w:r w:rsidR="00493108" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>confronté</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5941" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00493108" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s à l’</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5941" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>illettrisme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7820482C" w14:textId="0A91F8EE" w:rsidR="00944755" w:rsidRPr="002B653D" w:rsidRDefault="00944755" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Il n’existe pas de dispositif spécifique car l’établissement a travaillé à la mise en accessibilité universelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BAF519" w14:textId="1D076D79" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="006D50B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="4F81BD"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F20968" w14:textId="77777777" w:rsidR="00014C4D" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="006D50B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="4F81BD"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C5964CC" w14:textId="1E97896A" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Existe-t-il un référent </w:t>
+      </w:r>
+      <w:r w:rsidR="00944755" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andicap</w:t>
+      </w:r>
+      <w:r w:rsidR="00944755" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ans </w:t>
+      </w:r>
+      <w:r w:rsidR="00944755" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">établissement, chargé de </w:t>
+      </w:r>
+      <w:r w:rsidR="00944755" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61B99" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>accueil et de l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00944755" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>accès</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux soins des personnes en situation de handicap ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7CD71A" w14:textId="54F001ED" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...294 lines deleted...]
-    <w:p w14:paraId="2A183B6B" w14:textId="332596F9" w:rsidR="00686F0A" w:rsidRPr="0083407E" w:rsidRDefault="00F5222C" w:rsidP="0083407E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+      <w:r w:rsidR="00944755" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452B6FF9" w14:textId="278333A1" w:rsidR="00B61B99" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="00B61B99">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...162 lines deleted...]
-    <w:p w14:paraId="00178366" w14:textId="275FBECE" w:rsidR="00686F0A" w:rsidRPr="0083407E" w:rsidRDefault="00101DEF" w:rsidP="0083407E">
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, l</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61B99" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e référent handicap est-il invité en CDU au moins une fois par an ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06305020" w14:textId="7199D4E0" w:rsidR="00B61B99" w:rsidRPr="002B653D" w:rsidRDefault="00B61B99" w:rsidP="00B61B99">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="21188539" w14:textId="77777777" w:rsidR="00686F0A" w:rsidRPr="00010CC7" w:rsidRDefault="00891F4B" w:rsidP="0083407E">
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC204ED" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00B61B99" w:rsidP="00814E57">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="44BB92C8" w14:textId="77777777" w:rsidR="00686F0A" w:rsidRPr="00010CC7" w:rsidRDefault="00891F4B" w:rsidP="0083407E">
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C54A922" w14:textId="58A8A060" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...2241 lines deleted...]
-      <w:pPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si non, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="006D50B3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es actions ont-elles été mises en place conjointement ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488128AA" w14:textId="6E5E2D34" w:rsidR="00B61B99" w:rsidRPr="002B653D" w:rsidRDefault="00B61B99" w:rsidP="00814E57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:numId w:val="22"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA37CE9" w14:textId="379EEC4B" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="00B61B99" w:rsidP="00814E57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...68 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD22A5E" w14:textId="1FF93BA7" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
-[...1236 lines deleted...]
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374BCFF3" w14:textId="77777777" w:rsidR="0064608E" w:rsidRPr="002B653D" w:rsidRDefault="0064608E" w:rsidP="006D50B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A33DE6C" w14:textId="77777777" w:rsidR="006D50B3" w:rsidRPr="002B653D" w:rsidRDefault="006D50B3" w:rsidP="006D50B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="665B03F3" w14:textId="6C83F9B6" w:rsidR="003C2B66" w:rsidRPr="002B653D" w:rsidRDefault="000A1506" w:rsidP="00A21E12">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc227158293"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2B66" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>édiation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="5D49C9F3" w14:textId="1C9173DB" w:rsidR="004D4978" w:rsidRPr="002B653D" w:rsidRDefault="00863BFC" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les usagers sont-ils informés de la possibilité de saisir </w:t>
+      </w:r>
+      <w:r w:rsidR="002F7EE5" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> médiateur</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4978" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD153B5" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C853AE5" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, sont-ils informés qu’ils peuvent se faire accompagner d’un représentant des usagers de la CDU lors de leur rencontre avec le médiateur ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E314294" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D3E402" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726477CA" w14:textId="49DDF970" w:rsidR="004D4978" w:rsidRPr="002B653D" w:rsidRDefault="004D4978" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5965E807" w14:textId="349901D4" w:rsidR="00493108" w:rsidRPr="002B653D" w:rsidRDefault="00493108" w:rsidP="001D5941">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si non, pourquoi ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED793C1" w14:textId="1594A224" w:rsidR="00863BFC" w:rsidRPr="002B653D" w:rsidRDefault="00863BFC" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nombre de médiations</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21E12" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> totales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proposées</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4978" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2078CC29" w14:textId="5457A35F" w:rsidR="00863BFC" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00863BFC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0346FCC4" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00863BFC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF4C6AC" w14:textId="7C76A0E7" w:rsidR="004D4978" w:rsidRPr="002B653D" w:rsidRDefault="00863BFC" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre total de médiations réalisées</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4978" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210CD471" w14:textId="4F59E7D1" w:rsidR="00863BFC" w:rsidRPr="002B653D" w:rsidRDefault="00A21E12" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dont Nombre de médiation</w:t>
+      </w:r>
+      <w:r w:rsidR="00863BFC" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A2CBE" w:rsidRPr="00D33B08">
-[...24 lines deleted...]
-    <w:p w14:paraId="0AFAC9E4" w14:textId="78E456E6" w:rsidR="004C70BE" w:rsidRPr="00D33B08" w:rsidRDefault="004C70BE" w:rsidP="00D33B08">
+      <w:r w:rsidR="0064608E" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exclusivement </w:t>
+      </w:r>
+      <w:r w:rsidR="00863BFC" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>médicales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043EB152" w14:textId="7B65785C" w:rsidR="00863BFC" w:rsidRPr="002B653D" w:rsidRDefault="00863BFC" w:rsidP="00D57F3B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
-[...87 lines deleted...]
-    <w:p w14:paraId="3EB37A2A" w14:textId="3D873FD6" w:rsidR="008F7ABB" w:rsidRDefault="008951E6" w:rsidP="008951E6">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dont </w:t>
+      </w:r>
+      <w:r w:rsidR="00A21E12" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nombre de médiation </w:t>
+      </w:r>
+      <w:r w:rsidR="0064608E" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exclusivement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>non médicales</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21E12" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554B8820" w14:textId="184A13A8" w:rsidR="00863BFC" w:rsidRPr="002B653D" w:rsidRDefault="00863BFC" w:rsidP="00D57F3B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
-[...61 lines deleted...]
-    <w:p w14:paraId="4BA0231E" w14:textId="77777777" w:rsidR="00967A74" w:rsidRPr="00967A74" w:rsidRDefault="00967A74" w:rsidP="00967A74">
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dont </w:t>
+      </w:r>
+      <w:r w:rsidR="00A21E12" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nombre de médiations mixtes (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>communes aux deux médiateurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21E12" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E12214A" w14:textId="11E717C0" w:rsidR="00FB1DAE" w:rsidRPr="002B653D" w:rsidRDefault="00FB1DAE" w:rsidP="00FB1DAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:autoSpaceDE w:val="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="06627D9F" w14:textId="144D3DF1" w:rsidR="008951E6" w:rsidRPr="00967A74" w:rsidRDefault="008951E6" w:rsidP="00967A74">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dont Nombre de médiations réalisées en présence d’un représentant des</w:t>
+      </w:r>
+      <w:r w:rsidR="00493108" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usagers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EDD0EB" w14:textId="77777777" w:rsidR="00A21E12" w:rsidRPr="002B653D" w:rsidRDefault="00A21E12" w:rsidP="00A21E12">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19ABCE47" w14:textId="77777777" w:rsidR="007D411C" w:rsidRPr="002B653D" w:rsidRDefault="007D411C" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le rapport de médiation est-il systématiquement envoyé à tous les membres de la CDU (accompagné de la réclamation) ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35957915" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F15452B" w14:textId="77777777" w:rsidR="007D411C" w:rsidRPr="002B653D" w:rsidRDefault="007D411C" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3919FC3F" w14:textId="77777777" w:rsidR="007D411C" w:rsidRPr="002B653D" w:rsidRDefault="007D411C" w:rsidP="007D411C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EED681" w14:textId="77777777" w:rsidR="007D411C" w:rsidRPr="002B653D" w:rsidRDefault="007D411C" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le rapport de médiation est-il systématiquement envoyé au patient ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB9A9D5" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:pBdr>
-[...257 lines deleted...]
-    <w:p w14:paraId="5291B016" w14:textId="3930BEAB" w:rsidR="00686F0A" w:rsidRPr="00AB3A32" w:rsidRDefault="00101DEF" w:rsidP="00AB3A32">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A7CFA1" w14:textId="312D51CD" w:rsidR="007D411C" w:rsidRPr="002B653D" w:rsidRDefault="007D411C" w:rsidP="00D57F3B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2001CCA0" w14:textId="77777777" w:rsidR="007D411C" w:rsidRPr="002B653D" w:rsidRDefault="007D411C" w:rsidP="007D411C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18437B15" w14:textId="6986D439" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les médiateurs médicaux </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2F19" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sont-ils</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formés à l’accompagnement des usagers en médiation ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A0CBE1" w14:textId="4FBF8AC3" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E298199" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00810D30">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tous</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495DC1CB" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00810D30">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Une partie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366BF159" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE06249" w14:textId="38DCAE61" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00810D30" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar qui est assuré la formation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372766AF" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L’établissement de santé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9B0B15" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>France assos santé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400517B8" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autre organisme de formation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6BC7AF" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00810D30">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272C3D7E" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="007D411C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D81A559" w14:textId="748886BD" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les médiateurs non-médicaux </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sont-ils</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formés à l’accompagnement des usagers en médiation ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11B1121D" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00810D30">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674FF2DE" w14:textId="253E9C33" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Hlk223684018"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5110A0A6" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tous</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EFF067" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Une partie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E648B4" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si oui, par qui est assuré la formation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7FFE73" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L’établissement de santé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3251728C" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>France assos santé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A42691" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autre organisme de formation</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p w14:paraId="29689458" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="00810D30">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA56789" w14:textId="77777777" w:rsidR="00810D30" w:rsidRPr="002B653D" w:rsidRDefault="00810D30" w:rsidP="007D411C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="460DD278" w14:textId="34A6006A" w:rsidR="007D411C" w:rsidRPr="002B653D" w:rsidRDefault="007D411C" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les RU </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sont-ils</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formés à l’accompagnement des usagers en médiation ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B50214F" w14:textId="77777777" w:rsidR="007D411C" w:rsidRPr="002B653D" w:rsidRDefault="007D411C" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB77F57" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639D0864" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tous</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A57D1BA" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Une partie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3615878A" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si oui, par qui est assuré la formation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FD9119" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L’établissement de santé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B44F5E" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>France assos santé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14557030" w14:textId="77777777" w:rsidR="00814E57" w:rsidRPr="002B653D" w:rsidRDefault="00814E57" w:rsidP="00814E57">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autre organisme de formation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7899EF35" w14:textId="6BB55DF3" w:rsidR="007D411C" w:rsidRPr="002B653D" w:rsidRDefault="007D411C" w:rsidP="00D66152">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00810D30" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263933C1" w14:textId="5EC70C6B" w:rsidR="003C2B66" w:rsidRPr="002B653D" w:rsidRDefault="000A1506" w:rsidP="003C2B66">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc227158294"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2B66" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>esure de la satisfaction des usagers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="223C0A23" w14:textId="1A33697F" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="00696BC5" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Votre établis</w:t>
+      </w:r>
+      <w:r w:rsidR="0064608E" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ement doit-il remplir esatis ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4103E2AD" w14:textId="2D9673EB" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="00696BC5" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8A1B25" w14:textId="1254CB9B" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="000E76E3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quel est le s</w:t>
+      </w:r>
+      <w:r w:rsidR="00696BC5" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>core</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’établissement</w:t>
+      </w:r>
+      <w:r w:rsidR="00696BC5" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CFA428" w14:textId="5D0A2054" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="00696BC5" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les RU ont-ils été associés aux actions d’amélioration mise en place ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02088809" w14:textId="1A9B279E" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="00696BC5" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A07681" w14:textId="6DC4823B" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="000E76E3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00696BC5" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786ED622" w14:textId="3961A67E" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="00696BC5" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270EC718" w14:textId="0D2F41CD" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="00696BC5" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si non, avez-vous un questionnaire de satisfaction spécifique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2937D535" w14:textId="35EFDC81" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="00696BC5" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D31E995" w14:textId="62C2CE2D" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="00696BC5" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F508B98" w14:textId="39A59C51" w:rsidR="00D5468F" w:rsidRPr="002B653D" w:rsidRDefault="00D5468F" w:rsidP="002623BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004536E3">
-[...45 lines deleted...]
-    <w:p w14:paraId="3A1D220C" w14:textId="7608D421" w:rsidR="00D4198B" w:rsidRPr="00AB3A32" w:rsidRDefault="001E46F6" w:rsidP="00AB3A32">
+    </w:p>
+    <w:p w14:paraId="063A8C4C" w14:textId="77777777" w:rsidR="00FB1DAE" w:rsidRPr="002B653D" w:rsidRDefault="00FB1DAE" w:rsidP="00FB1DAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les résultats annuels e-Satis et des indicateurs qualité de l’établissement sont-ils présentés et débattus en commission des usagers ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2500CD" w14:textId="77777777" w:rsidR="00FB1DAE" w:rsidRPr="002B653D" w:rsidRDefault="00FB1DAE" w:rsidP="00FB1DAE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199C6D00" w14:textId="77777777" w:rsidR="00FB1DAE" w:rsidRPr="002B653D" w:rsidRDefault="00FB1DAE" w:rsidP="00FB1DAE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457BC9D7" w14:textId="77777777" w:rsidR="00FB1DAE" w:rsidRPr="002B653D" w:rsidRDefault="00FB1DAE" w:rsidP="002623BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19895E4B" w14:textId="77777777" w:rsidR="00052AF2" w:rsidRDefault="00F5222C" w:rsidP="00D4198B">
-[...72 lines deleted...]
-    <w:p w14:paraId="1B64F5BE" w14:textId="4F80A8E9" w:rsidR="00D4198B" w:rsidRPr="00AB3A32" w:rsidRDefault="00D4198B" w:rsidP="00AB3A32">
+    <w:p w14:paraId="5A630476" w14:textId="77777777" w:rsidR="00FB1DAE" w:rsidRPr="002B653D" w:rsidRDefault="00FB1DAE" w:rsidP="002623BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C35E380" w14:textId="3C8AE596" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D5468F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc227158295"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>PREMS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="46BA8AB9" w14:textId="115E5227" w:rsidR="00E237ED" w:rsidRPr="002B653D" w:rsidRDefault="00D25DB9" w:rsidP="00E237ED">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Hlk223684420"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questionnaire </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PREMs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>patient-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reported</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>experience</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>measures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">évaluent l’expérience patient, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>connaitre l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a manière dont le patient vie l’expérience, le</w:t>
+      </w:r>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> processus de soins (objectif et subjectif). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ces</w:t>
+      </w:r>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> porte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nt par exemple sur le respect des préférences et besoins, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le niveau d’information reçue, l’attention portée à la douleur, les relations avec les prestataires de soins, l’accueil etc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792C8F0A" w14:textId="3D8D8C01" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="00E237ED">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Hlk223685005"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour en savoir plus </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="002B653D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.iledefrance.ars.sante.fr/system/files/2025-05/Comment%20d%C3%A9ployer%20des%20questionnaires%20exp%C3%A9rience%20patient_v1.2_0.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p w14:paraId="294C201B" w14:textId="77777777" w:rsidR="00D25DB9" w:rsidRPr="002B653D" w:rsidRDefault="00D25DB9" w:rsidP="00E237ED">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p w14:paraId="79743140" w14:textId="5F6AB0CE" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="003D186A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
-[...44 lines deleted...]
-    <w:p w14:paraId="37D1128E" w14:textId="77777777" w:rsidR="00AB3A32" w:rsidRPr="00AB3A32" w:rsidRDefault="00D4198B" w:rsidP="00D4198B">
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’établissement </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>propose-t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-il un ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00922F14" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plusieurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questionnaires aux patients pour connaitre leur expérience / satisfaction</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62FE2" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hors e-Satis)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56343038" w14:textId="642D78DF" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D57F3B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="6C469338" w14:textId="115CDA4B" w:rsidR="00D4198B" w:rsidRPr="00AB3A32" w:rsidRDefault="00D4198B" w:rsidP="00D4198B">
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C81AC5B" w14:textId="085C88BF" w:rsidR="00FB1C31" w:rsidRPr="002B653D" w:rsidRDefault="00FB1C31" w:rsidP="00FB1C31">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pour l’ensemble de l’établissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B91E76" w14:textId="7C2242FC" w:rsidR="00FB1C31" w:rsidRPr="002B653D" w:rsidRDefault="00FB1C31" w:rsidP="00FB1C31">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Certains services uniquement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4633D57A" w14:textId="4162E9C1" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
-[...39 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAC3C45" w14:textId="77777777" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="002623BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F18F66B" w14:textId="77777777" w:rsidR="00014C4D" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="002623BD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1529FFC2" w14:textId="70CB598D" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quelle est la place des R</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5468F" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans la mesure de satisfaction/expériences des usagers </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4175" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(PREMS) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07458547" w14:textId="05D34915" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Elaboration du questionnaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1116B96E" w14:textId="77777777" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD47320" w14:textId="7EB56B05" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="007D50FD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="002623BD" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04515504" w14:textId="618C36D5" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Distribution du questionnaire </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F372B62" w14:textId="77777777" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42881988" w14:textId="36967062" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="008E2F19" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A484275" w14:textId="5533815A" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analyse du questionnaire </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412A6A5B" w14:textId="77777777" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133EF59C" w14:textId="77777777" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71611F43" w14:textId="0F13D468" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mise en place d’actions d’amélioration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F93305" w14:textId="77777777" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F84A84C" w14:textId="745E5D0E" w:rsidR="00C46151" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4A65BB" w14:textId="3880BFB0" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00D5468F">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc227158296"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>PROMS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidR="000D4175" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB2DC3" w:rsidRPr="00AB3A32">
-[...63 lines deleted...]
-    <w:p w14:paraId="6D6A510D" w14:textId="7544966B" w:rsidR="00686F0A" w:rsidRPr="00AB3A32" w:rsidRDefault="00CB2DC3" w:rsidP="00AB3A32">
+    </w:p>
+    <w:p w14:paraId="2C6A121B" w14:textId="0351C868" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="00D25DB9" w:rsidP="00E237ED">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Hlk223685027"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questionnaire PROMs (</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7BF4" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">patient-reported </w:t>
+      </w:r>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outcome measures) permet de connaitre </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7BF4" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la perception des</w:t>
+      </w:r>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> résultat</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7BF4" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E237ED" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des soins par le patient. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7BF4" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ils évaluent le service médical rendu ou l’efficacité de la prise en charge en </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74013" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recueillant</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7BF4" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’état de santé perçu du patient. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA621D9" w14:textId="1AAF90A5" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="00E237ED">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour en savoir plus </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="002B653D">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.iledefrance.ars.sante.fr/system/files/2025-05/Comment%20d%C3%A9ployer%20des%20questionnaires%20exp%C3%A9rience%20patient_v1.2_0.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p w14:paraId="505AEB6E" w14:textId="77777777" w:rsidR="00D25DB9" w:rsidRPr="002B653D" w:rsidRDefault="00D25DB9" w:rsidP="00E237ED">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D961A2" w14:textId="64E75221" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="00696BC5" w:rsidP="003569E0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="22B452BD" w14:textId="77777777" w:rsidR="00686F0A" w:rsidRPr="00CB2DC3" w:rsidRDefault="00C349FB" w:rsidP="009E12EE">
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les questionnaire PROMS sont-ils utilisés au sein de l’établissement ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064B1A74" w14:textId="6B6E45A6" w:rsidR="00D25DB9" w:rsidRPr="002B653D" w:rsidRDefault="00696BC5" w:rsidP="00D25DB9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B05A975" w14:textId="77777777" w:rsidR="00D25DB9" w:rsidRPr="002B653D" w:rsidRDefault="00D25DB9" w:rsidP="00D25DB9">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Hlk223684618"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pour l’ensemble de l’établissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DCADD6" w14:textId="66165827" w:rsidR="00D25DB9" w:rsidRPr="002B653D" w:rsidRDefault="00D25DB9" w:rsidP="00D25DB9">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Certains services uniquement</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p w14:paraId="53620A9A" w14:textId="2D554BF4" w:rsidR="00696BC5" w:rsidRPr="002B653D" w:rsidRDefault="00696BC5" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32CC7662" w14:textId="7A972135" w:rsidR="00A62FE2" w:rsidRPr="002B653D" w:rsidRDefault="00A62FE2" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Je ne sais pas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E190664" w14:textId="77777777" w:rsidR="002623BD" w:rsidRPr="002B653D" w:rsidRDefault="002623BD" w:rsidP="00696BC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313ABD1D" w14:textId="77777777" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="00A30975">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc227158297"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Questionnaire ARS et rapport annuel de la CDU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="0545855C" w14:textId="4B4D4701" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="00A30975">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Hlk223684804"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le rapport annuel est prévu à l’article L1112-3 du </w:t>
+      </w:r>
+      <w:r w:rsidR="000E76E3" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">code de la santé publique, il est différent du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>questionnaire demandé chaque année par l’ARS IDF à l’ensemble des établissements de santé</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7BF4" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7AD6EF9A" w14:textId="77777777" w:rsidR="00686F0A" w:rsidRPr="00C349FB" w:rsidRDefault="00C349FB" w:rsidP="009E12EE">
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour renseigner les activités de la CDU. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7BF4" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les données du questionnaire CDU doivent alimenter le rapport annuel de la CDU. Les données du questionnaire ne sont pas obligatoirement présentées aux instances, contrairement au rapport annuel.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p w14:paraId="6788E5CD" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="00A30975">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D121A4" w14:textId="240FDB04" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="003569E0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
-[...89 lines deleted...]
-    <w:p w14:paraId="71C07B07" w14:textId="500CDFEA" w:rsidR="00686F0A" w:rsidRPr="00AB3A32" w:rsidRDefault="00101DEF" w:rsidP="00AB3A32">
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les RU ont-ils été associés au remplissage du présent questionnaire ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700440E7" w14:textId="26C4F5B1" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="00D57F3B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:numPr>
-[...3299 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="786" w:hanging="786"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3AE430" w14:textId="77777777" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="786" w:hanging="786"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6450F275" w14:textId="77777777" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="00A30975">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1072576F" w14:textId="77777777" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le questionnaire de l’ARS tient-il lieu de rapport annuel de la CDU ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D910A81" w14:textId="77777777" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="786" w:hanging="786"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104CADCA" w14:textId="77777777" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="786" w:hanging="786"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED3B1D4" w14:textId="77777777" w:rsidR="00B529EA" w:rsidRPr="002B653D" w:rsidRDefault="00B529EA" w:rsidP="00B529EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C5A308" w14:textId="77777777" w:rsidR="00B529EA" w:rsidRPr="002B653D" w:rsidRDefault="00B529EA" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Un rapport annuel, document propre à l’établissement, reprenant les données du questionnaire ARS sous une forme plus accessible par les usagers et les professionnels est-il élaboré ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A4DD11" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="786" w:hanging="786"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C1A2A7" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, les RU et la CDU ont-ils participé à l’élaboration de ce rapport annuel de la CDU ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D89B376" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B6AB0E" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510C4FE2" w14:textId="77777777" w:rsidR="00B529EA" w:rsidRPr="002B653D" w:rsidRDefault="00B529EA" w:rsidP="00B529EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="786" w:hanging="786"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B3D753" w14:textId="77777777" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="00A30975">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FB70AB" w14:textId="77777777" w:rsidR="001B13EA" w:rsidRPr="002B653D" w:rsidRDefault="001B13EA" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Hlk198567447"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les RU et la CDU ont-ils participé à l’élaboration du rapport ou du document propre à l’établissement ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E5A64C" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="786" w:hanging="786"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="606F5FCC" w14:textId="67A64119" w:rsidR="00686F0A" w:rsidRPr="002B3758" w:rsidRDefault="00101DEF" w:rsidP="00D61568">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531E0EC3" w14:textId="6DEC77B5" w:rsidR="001B13EA" w:rsidRPr="002B653D" w:rsidRDefault="001B13EA" w:rsidP="001B13EA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
-        <w:numPr>
-[...55 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="786" w:hanging="786"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52938ACA" w14:textId="77777777" w:rsidR="001B13EA" w:rsidRDefault="001B13EA" w:rsidP="00A30975">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5981FBCD" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00A30975">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCB7053" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00A30975">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560FEEAE" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00A30975">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7321EA" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00A30975">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CE8E456" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRPr="002B653D" w:rsidRDefault="00082EE6" w:rsidP="00A30975">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p w14:paraId="0C32A6D8" w14:textId="77777777" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Le rapport annuel a-t-il été discuté et validé en CDU ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440F6890" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="786" w:hanging="786"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2B2778" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, les représentants des usagers ont-ils présenté à :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7895E12F" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au conseil/à la commission de surveillance ou au conseil d’administration </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28ECC9ED" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0B5AB2" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuté </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A33117" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9EEB57" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B733FC" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A521A0D" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au directoire ou à l’instance de direction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABE0D7D" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381820B2" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuté </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AB0D8E" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D33BF9B" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154A4792" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E78542" w14:textId="77777777" w:rsidR="00B74013" w:rsidRPr="002B653D" w:rsidRDefault="00B74013" w:rsidP="00FB1DAE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA87099" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A la commission ou conférence médicale d’établissement (CME)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F47F24" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBE4E96" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuté </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED9A76A" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF83598" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232CE8E1" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CEEBF5B" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2FC1B4" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A la direction des soins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4926E058" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73797485" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuté </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15780961" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390C99D7" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3376B183" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B84B159" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="002A7BF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A d’autres instances, précisez </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E376F88" w14:textId="0C1B233A" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="786" w:hanging="786"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112BD297" w14:textId="380CDDBC" w:rsidR="000E76E3" w:rsidRPr="002B653D" w:rsidRDefault="000E76E3" w:rsidP="00B529EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597C2C0F" w14:textId="77777777" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="00B529EA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F44E44" w14:textId="33BB1D87" w:rsidR="000E76E3" w:rsidRPr="002B653D" w:rsidRDefault="000E76E3" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le rapport annuel de la CDU </w:t>
+      </w:r>
+      <w:r w:rsidR="0064608E" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est-il consultable par les </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30975" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>usagers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30975" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sous une forme adaptée ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744A50B9" w14:textId="46DBD069" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:left="786" w:hanging="786"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4182E912" w14:textId="77777777" w:rsidR="000E76E3" w:rsidRPr="002B653D" w:rsidRDefault="000E76E3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Si oui, sous quelle forme :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6207CAFB" w14:textId="322C0B4D" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="000E76E3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Synthèse rédigée</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA49D26" w14:textId="1F4C3B31" w:rsidR="00B529EA" w:rsidRPr="002B653D" w:rsidRDefault="00B529EA" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Site internet de l’établissement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA18BEB" w14:textId="18F59B04" w:rsidR="000E76E3" w:rsidRPr="002B653D" w:rsidRDefault="000E76E3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Infographie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F422F88" w14:textId="4F773110" w:rsidR="000E76E3" w:rsidRPr="002B653D" w:rsidRDefault="000E76E3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Affichage télé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F1E9AE" w14:textId="50FFA102" w:rsidR="000E76E3" w:rsidRPr="002B653D" w:rsidRDefault="000E76E3" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autres, préciser </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6002F019" w14:textId="44875A55" w:rsidR="00A30975" w:rsidRPr="002B653D" w:rsidRDefault="00A30975" w:rsidP="00D57F3B">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r w:rsidR="003569E0" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, seul le rapport est disponible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3666B04F" w14:textId="77777777" w:rsidR="00E237ED" w:rsidRPr="002B653D" w:rsidRDefault="00E237ED" w:rsidP="003C2B66">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F87465C" w14:textId="77777777" w:rsidR="00251507" w:rsidRDefault="00251507" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213C196F" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002A715D" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9658F2" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FED97CD" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRDefault="00082EE6" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B35B64" w14:textId="77777777" w:rsidR="00082EE6" w:rsidRPr="002B653D" w:rsidRDefault="00082EE6" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1440946C" w14:textId="77777777" w:rsidR="00014C4D" w:rsidRPr="002B653D" w:rsidRDefault="00014C4D" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7BFCAB" w14:textId="185A2A06" w:rsidR="000D4175" w:rsidRPr="002B653D" w:rsidRDefault="000A1506" w:rsidP="00FB6C74">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc227158298"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="003C2B66" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>vis des membres de la commission des usagers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="29B6B19C" w14:textId="3BD3C865" w:rsidR="000D4175" w:rsidRPr="002B653D" w:rsidRDefault="000D4175" w:rsidP="003C2B66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sur la base des réponses à ce questionnaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00596003" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB3FD15" w14:textId="77777777" w:rsidR="002A7BF4" w:rsidRPr="002B653D" w:rsidRDefault="002A7BF4" w:rsidP="003C2B66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4B63B9" w14:textId="28173771" w:rsidR="000D4175" w:rsidRPr="002B653D" w:rsidRDefault="000D4175" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
-[...27 lines deleted...]
-      <w:pPr>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quels sont les points forts de votre commission ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78536FBA" w14:textId="77777777" w:rsidR="003569E0" w:rsidRPr="002B653D" w:rsidRDefault="003569E0" w:rsidP="003569E0">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commentaire libres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EBDCE4" w14:textId="251D83BB" w:rsidR="00E26C02" w:rsidRPr="002B653D" w:rsidRDefault="00E26C02" w:rsidP="003569E0">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583A8138" w14:textId="77777777" w:rsidR="00E26C02" w:rsidRPr="002B653D" w:rsidRDefault="00E26C02" w:rsidP="000D4175">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3222D174" w14:textId="77777777" w:rsidR="00FB6C74" w:rsidRPr="002B653D" w:rsidRDefault="000D4175" w:rsidP="003569E0">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="61A7B458" w14:textId="47F7256F" w:rsidR="00686F0A" w:rsidRPr="002B3758" w:rsidRDefault="00101DEF" w:rsidP="00D61568">
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Quels sont les axes d’amélioration de son fonctionnement ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3564E862" w14:textId="5F885C8E" w:rsidR="000D4175" w:rsidRPr="002B653D" w:rsidRDefault="00FB6C74" w:rsidP="003569E0">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commentaire libres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4015C5E8" w14:textId="77777777" w:rsidR="0064608E" w:rsidRPr="002B653D" w:rsidRDefault="0064608E" w:rsidP="000D4175">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60AE705D" w14:textId="77777777" w:rsidR="00E26C02" w:rsidRPr="002B653D" w:rsidRDefault="00E26C02" w:rsidP="000D4175">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B33BE68" w14:textId="35722F0F" w:rsidR="000D4175" w:rsidRPr="002B653D" w:rsidRDefault="000D4175" w:rsidP="003D186A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="40"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quelle est </w:t>
+      </w:r>
+      <w:r w:rsidR="00E26C02" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l’action ou le projet dont vous êtes particulièrement f</w:t>
+      </w:r>
+      <w:r w:rsidR="00423271" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iers </w:t>
+      </w:r>
+      <w:r w:rsidR="00E26C02" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et que vous voudriez porter à la connaissance des autres </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CDU ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3238BFD2" w14:textId="77777777" w:rsidR="00E26C02" w:rsidRPr="002B653D" w:rsidRDefault="00E26C02" w:rsidP="003569E0">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commentaire libres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A2F556" w14:textId="77777777" w:rsidR="00FB6C74" w:rsidRPr="002B653D" w:rsidRDefault="00FB6C74" w:rsidP="00251507">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2965DA65" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C89818" w14:textId="77777777" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1280FFB1" w14:textId="3CF7E59B" w:rsidR="00251507" w:rsidRPr="002B653D" w:rsidRDefault="00251507" w:rsidP="00251507">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D3A50B" w14:textId="77777777" w:rsidR="00251507" w:rsidRPr="002B653D" w:rsidRDefault="00251507" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8AC16B" w14:textId="77777777" w:rsidR="001D5941" w:rsidRPr="002B653D" w:rsidRDefault="001D5941" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AAD3CFA" w14:textId="77777777" w:rsidR="00251507" w:rsidRPr="002B653D" w:rsidRDefault="00251507" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51743628" w14:textId="5C52A6B0" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="00251507" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si vous avez répondu à toutes les questions du questionnaire en ligne (au minimum celles obligatoires) vous avez en terminé la saisie de votre questionnaire ! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AF97C1" w14:textId="77777777" w:rsidR="0048372A" w:rsidRPr="002B653D" w:rsidRDefault="0048372A" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6400005D" w14:textId="5F112B1B" w:rsidR="00251507" w:rsidRPr="002B653D" w:rsidRDefault="00251507" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vous n’avez plus qu’à enregistrer, imprimer (télécharger le PDF) et finaliser le questionnaire (aidez-vous de la page 3 si nécessaire). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C0B6A3" w14:textId="77777777" w:rsidR="00251507" w:rsidRPr="002B653D" w:rsidRDefault="00251507" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B453108" w14:textId="77777777" w:rsidR="00251507" w:rsidRPr="002B653D" w:rsidRDefault="00251507" w:rsidP="00251507">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC17067" w14:textId="4690D9B3" w:rsidR="00251507" w:rsidRPr="002B653D" w:rsidRDefault="00251507" w:rsidP="00251507">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="164194"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>Merci à vous, aux membres de la CDU et aux équipes de l’établissement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA025C8" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="00251507">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E5FEF1B" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="00251507">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE1806E" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="00251507">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="596AE665" w14:textId="72338E28" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDA0A65" w14:textId="7E7FF5D1" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc227158299"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Annexe : </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2F19" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>Répartition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B3758">
-[...141 lines deleted...]
-    <w:p w14:paraId="53377346" w14:textId="025BA764" w:rsidR="00686F0A" w:rsidRPr="002B3758" w:rsidRDefault="00101DEF" w:rsidP="00D61568">
+      <w:r w:rsidR="00B27A91" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>des motifs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27A91" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t>plaintes et réclamations par domaine</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381C98CE" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3163DDBB" w14:textId="16FBB0FA" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le questionnaire 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27A91" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regroupé les motifs de plaintes et réclamations par</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27A91" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mi cinq</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> domaines. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27A91" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Les motifs par domaine sont précisés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ci-dessous</w:t>
+      </w:r>
+      <w:r w:rsidR="005922C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ils correspondent aux</w:t>
+      </w:r>
+      <w:r w:rsidR="00251507" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> détails des</w:t>
+      </w:r>
+      <w:r w:rsidR="005922C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tableaux </w:t>
+      </w:r>
+      <w:r w:rsidR="00251507" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>que vous remplissiez</w:t>
+      </w:r>
+      <w:r w:rsidR="005922C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le questionnaire 2025 et antérieurs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B863B4" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A1D44B" w14:textId="77777777" w:rsidR="00251507" w:rsidRPr="002B653D" w:rsidRDefault="00251507" w:rsidP="003D186A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E765AB9" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4C36C5" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Accueil et administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDDFEE7" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
       <w:pPr>
         <w:ind w:left="426"/>
-        <w:jc w:val="both"/>
-[...2238 lines deleted...]
-      <w:titlePg/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Accueil physique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0288CDDF" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Standard téléphonique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554E917E" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attente/Délais liés aux admissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4230726E" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Attente/Délais liés à la prise de rendez-vous</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A2C6C4" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attente/délais liés aux consultations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB0411F" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Difficultés à joindre le service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BEF5A9" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Facturation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E34577" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dépassement d'honoraires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EC9D74" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dysfonctionnement dans le traitement administratif du dossier </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B613FF6" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Refus de soins</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDF8B86" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Défaut d’offre (transfert vers un autre établissement par manque de lits) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F84E46" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Signalisation (intérieure, extérieure)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDFAEEB" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Horaires de visites des patients </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26463EE5" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conditions de sortie du patient </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3657F5" w14:textId="6FE7A2A4" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3D6BF0" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDE9C9D" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BAB813F" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prise en charge - Aspects médicaux </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8A3C55" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Délais de prise en charge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3958D4" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Information du malade/de la famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52118F96" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Délais de transmission des informations médicales (notamment le compte-rendu d’hospitalisation) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBA8E6E" w14:textId="2BA2D11F" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="005922C6">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contestation du diagnostic médical, de la prescription ou des actes médicaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F6E236" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Accès au dossier médical</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0250F9B4" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Secret médical, confidentialité</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778817D3" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non recueil du consentement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B06E4A7" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Qualité des soins médicaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127EB3E9" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prise en charge de la douleur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C8B1EF" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Report de bloc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5EF1D2" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Report d’actes /consultations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746FD084" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Annulation de consultations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009F3FE2" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Infections iatrogènes, nosocomiales et liées à des produits de santé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7862722D" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Complications, séquelles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C32793" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Relations avec le médecin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D2281E" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Manque de praticien</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3959C829" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Accompagnement de fin de vie/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4460AEC0" w14:textId="379D1159" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="00B74013" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Directives</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5F7D" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anticipées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1CDE21" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coordination des soins, régulation urgences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8284CA" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Refus bon transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748C1CFC" w14:textId="4C2CE2F8" w:rsidR="0086146C" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4564B22B" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E730D0" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA0D9D3" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23028418" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E093F8" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07FF0B7E" w14:textId="77777777" w:rsidR="00251507" w:rsidRPr="002B653D" w:rsidRDefault="00251507" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C23015E" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051F9F56" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prise en charge - Aspects paramédicaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29306808" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Qualité des soins paramédicaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4113C0D1" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Organisation des examens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CE92EB" w14:textId="6B0FFA4E" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="005922C6">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Circuit du médicament (erreur ou défaut dans la distribution) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E74564" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Accompagnement à la toilette, au repas/ surveillance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385E0FA1" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Manque de disponibilité du personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8A6889" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Relations avec le personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D90977" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Information du malade/de la famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E72F143" w14:textId="2423BE8B" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="005922C6">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insuffisance de personnel </w:t>
+      </w:r>
+      <w:r w:rsidR="005922C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u remplacement récurrent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9E84A9" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coordination et communication entre les équipes/services </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5421D5" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Liberté de circulation (enfermement, isolement…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA2CB6F" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prévention des chutes/des escarres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C63401C" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Insuffisance de rééducation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169F4366" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Soins post-mortem et conservation du corps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0AA093" w14:textId="76E94FA2" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29487532" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D2A5851" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5466CEE6" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vie quotidienne - Environnement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071C2719" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alimentation, diététique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E149FE1" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prestations hôtelières </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5846649C" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Locaux (accès, sécurité, configuration chambre)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8EA7C4" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prothèses (perte, endommagement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC6BDAE" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vol, objet endommagé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69678DE1" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non-respect des gestes d’hygiènes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BAF07E" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hygiène et propreté des locaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A8DFFF" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Présence de nuisibles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A62BC1" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comportement des autres patients/voisins de chambre (violences, agressivité)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E95718" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nuisances sonores et olfactives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C66EAF" w14:textId="64296C46" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="00251507">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Matériel et équipement inadapté, dégradé ou indisponible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C90DEDB" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transport et stationnement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC242A2" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Transport interne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43834134" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Transport externe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283BFEC1" w14:textId="1D694794" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384224AB" w14:textId="77777777" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41EDC6C8" w14:textId="77777777" w:rsidR="005922C6" w:rsidRPr="002B653D" w:rsidRDefault="005922C6" w:rsidP="000A5F7D">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A450C4F" w14:textId="142E7668" w:rsidR="000A5F7D" w:rsidRPr="002B653D" w:rsidRDefault="000A5F7D" w:rsidP="00B27A91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Droits des patients</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5687B253" w14:textId="510AB064" w:rsidR="00B27A91" w:rsidRPr="002B653D" w:rsidRDefault="00B27A91" w:rsidP="00B27A91">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maltraitance (physique et/ou psychologique) </w:t>
+      </w:r>
+      <w:r w:rsidR="005922C6" w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>négligence et privation de droits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED0EE99" w14:textId="77777777" w:rsidR="00B27A91" w:rsidRPr="002B653D" w:rsidRDefault="00B27A91" w:rsidP="00B27A91">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Discrimination (raciale, religieuse…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205E3242" w14:textId="77777777" w:rsidR="00B27A91" w:rsidRPr="002B653D" w:rsidRDefault="00B27A91" w:rsidP="00B27A91">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Respect de la dignité et de l’intimité </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C3E0F7" w14:textId="055334DA" w:rsidR="00B27A91" w:rsidRPr="002B653D" w:rsidRDefault="00B27A91" w:rsidP="00251507">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Langage et attitude des professionnels vis-à-vis du patient et/ou de la famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDD8DE4" w14:textId="0056F19E" w:rsidR="00B27A91" w:rsidRPr="002B653D" w:rsidRDefault="00B27A91" w:rsidP="00251507">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Manque d’écoute et de bienveillance des professionnels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119930EF" w14:textId="77777777" w:rsidR="00B27A91" w:rsidRPr="002B653D" w:rsidRDefault="00B27A91" w:rsidP="00B27A91">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Modalités d’annonce d’un décès à la famille</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FAD74A" w14:textId="3CF6F0C7" w:rsidR="00B27A91" w:rsidRPr="002B653D" w:rsidRDefault="00B27A91" w:rsidP="00B27A91">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B653D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autres</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B27A91" w:rsidRPr="002B653D" w:rsidSect="0003339F">
+      <w:headerReference w:type="even" r:id="rId35"/>
+      <w:headerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:headerReference w:type="first" r:id="rId38"/>
+      <w:footerReference w:type="first" r:id="rId39"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="991" w:bottom="1135" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0994A7A5" w14:textId="77777777" w:rsidR="00BB3971" w:rsidRDefault="00BB3971">
+    <w:p w14:paraId="743354B0" w14:textId="77777777" w:rsidR="00763838" w:rsidRDefault="00763838" w:rsidP="008D40A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66413762" w14:textId="77777777" w:rsidR="00BB3971" w:rsidRDefault="00BB3971">
+    <w:p w14:paraId="1A593436" w14:textId="77777777" w:rsidR="00763838" w:rsidRDefault="00763838" w:rsidP="008D40A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...25 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers LT Std">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57701B51" w14:textId="424C239F" w:rsidR="00890E40" w:rsidRPr="009B7F47" w:rsidRDefault="00446553" w:rsidP="00446553">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00446553">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ARS Île-de-France / DESCOM / DEMOS / </w:t>
+    </w:r>
+    <w:r w:rsidR="009B7F47">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">CSDU / </w:t>
+    </w:r>
+    <w:r w:rsidR="007A5A09">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Guide d’aide à la saisie q</w:t>
+    </w:r>
+    <w:r w:rsidR="008D7800">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>uestionnaire CDU 2026</w:t>
+    </w:r>
+    <w:r w:rsidR="00634E5E">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008B0435">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-8219566"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00890E40">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00890E40">
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00890E40">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00890E40">
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00890E40">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="1761403852"/>
+      <w:id w:val="-1057928833"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="4938F0E8" w14:textId="0EFA885C" w:rsidR="00824AEE" w:rsidRDefault="00824AEE">
+      <w:p w14:paraId="6FA80616" w14:textId="05246667" w:rsidR="00D67A1F" w:rsidRDefault="00D67A1F">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00140DE8">
-[...3 lines deleted...]
-          <w:t>21</w:t>
+        <w:r>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="287ED77D" w14:textId="77777777" w:rsidR="00824AEE" w:rsidRDefault="00824AEE">
+  <w:p w14:paraId="20727C05" w14:textId="05C3683C" w:rsidR="004A6229" w:rsidRPr="00D37856" w:rsidRDefault="004A6229" w:rsidP="00D37856">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...70 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67905644" w14:textId="77777777" w:rsidR="00BB3971" w:rsidRDefault="00BB3971">
+    <w:p w14:paraId="7EA8C0C2" w14:textId="77777777" w:rsidR="00763838" w:rsidRDefault="00763838" w:rsidP="008D40A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68520838" w14:textId="77777777" w:rsidR="00BB3971" w:rsidRDefault="00BB3971">
+    <w:p w14:paraId="00CA49FE" w14:textId="77777777" w:rsidR="00763838" w:rsidRDefault="00763838" w:rsidP="008D40A1">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...110 lines deleted...]
-        <w:t xml:space="preserve">25% = participation à une seule CDU sur 4 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="20241C46" w14:textId="77777777" w:rsidR="00824AEE" w:rsidRDefault="00824AEE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BD9FB06" w14:textId="172EEA47" w:rsidR="004A6229" w:rsidRDefault="004A6229">
     <w:pPr>
-      <w:pBdr>
-[...15 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="19E5A6B6" wp14:editId="1A395ADA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="53CAFE45" wp14:editId="2D898A8A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-893444</wp:posOffset>
+            <wp:posOffset>-893445</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-248919</wp:posOffset>
+            <wp:posOffset>-248920</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7575550" cy="688340"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="767491913" name="image2.jpg" descr="entete_filet"/>
-          <wp:cNvGraphicFramePr/>
+          <wp:docPr id="1543702789" name="Image 1543702789" descr="entete_filet"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.jpg" descr="entete_filet"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="0" name="Picture 2" descr="entete_filet"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7575550" cy="688340"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln/>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="245D611A" w14:textId="77777777" w:rsidR="00824AEE" w:rsidRDefault="00824AEE"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C13FA8B" w14:textId="77777777" w:rsidR="00824AEE" w:rsidRDefault="00824AEE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="175CFA69" w14:textId="7DDE6EC5" w:rsidR="000A5F7D" w:rsidRDefault="000A5F7D">
     <w:pPr>
-      <w:pBdr>
-[...15 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1874E1D9" w14:textId="08393EE7" w:rsidR="004A6229" w:rsidRDefault="004A6229">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="255F22A8" wp14:editId="4DC1491E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10949213" wp14:editId="2EB49063">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-604519</wp:posOffset>
+            <wp:posOffset>-604520</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-167004</wp:posOffset>
+            <wp:posOffset>-167005</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1357630" cy="1228725"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
-[...1 lines deleted...]
-          <wp:cNvGraphicFramePr/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="1819" y="2009"/>
+              <wp:lineTo x="1819" y="19088"/>
+              <wp:lineTo x="9396" y="19088"/>
+              <wp:lineTo x="7880" y="13730"/>
+              <wp:lineTo x="14851" y="13395"/>
+              <wp:lineTo x="19398" y="11386"/>
+              <wp:lineTo x="19701" y="7367"/>
+              <wp:lineTo x="10002" y="2009"/>
+              <wp:lineTo x="1819" y="2009"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1486081475" name="Image 9" descr="Mac:Users:xavier.hasendahl:Desktop:ELEMENTS TEMPLATES SIG:LOGOS:REPUBLIQUE_FRANCAISE:eps:Republique_Francaise_CMJN.eps"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png" descr="Mac:Users:xavier.hasendahl:Desktop:ELEMENTS TEMPLATES SIG:LOGOS:REPUBLIQUE_FRANCAISE:eps:Republique_Francaise_CMJN.eps"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="0" name="Picture 9" descr="Mac:Users:xavier.hasendahl:Desktop:ELEMENTS TEMPLATES SIG:LOGOS:REPUBLIQUE_FRANCAISE:eps:Republique_Francaise_CMJN.eps"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1357630" cy="1228725"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln/>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="257FA38E" w14:textId="77777777" w:rsidR="00824AEE" w:rsidRDefault="00824AEE">
+  <w:p w14:paraId="5709039E" w14:textId="77777777" w:rsidR="004A6229" w:rsidRPr="00D37856" w:rsidRDefault="004A6229">
     <w:pPr>
-      <w:pBdr>
-[...9 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="En-tte"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00121493">
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0B1EE5AF" wp14:editId="3B5E1FA0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6013E341" wp14:editId="760224C7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4767580</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-188594</wp:posOffset>
+            <wp:posOffset>-188595</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1475740" cy="845185"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="884143275" name="image3.jpg" descr="ARS_LOGOS_idf"/>
-          <wp:cNvGraphicFramePr/>
+          <wp:docPr id="1155863030" name="Image 1155863030" descr="ARS_LOGOS_idf"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image3.jpg" descr="ARS_LOGOS_idf"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="0" name="Picture 1" descr="ARS_LOGOS_idf"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2"/>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1475740" cy="845185"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln/>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2CB23835" w14:textId="77777777" w:rsidR="00824AEE" w:rsidRDefault="00824AEE"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03447DA3"/>
+    <w:nsid w:val="042A68C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87148520"/>
+    <w:lvl w:ilvl="0" w:tplc="09380824">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04C47C0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49409CB6"/>
+    <w:lvl w:ilvl="0" w:tplc="579C6D18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0501192B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64D0F7F0"/>
+    <w:lvl w:ilvl="0" w:tplc="09380824">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="063D0417"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6C9865FE"/>
+    <w:tmpl w:val="1C206852"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
@@ -35117,63 +28690,154 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04C47C0A"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11F05FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E3E8F2F0"/>
-    <w:lvl w:ilvl="0" w:tplc="6870329A">
+    <w:tmpl w:val="CC72AF54"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="150B6B0D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64F43BEE"/>
+    <w:lvl w:ilvl="0" w:tplc="5E6A7AEE">
+      <w:start w:val="10"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -35229,190 +28893,2308 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16CF3806"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B4A5EF8"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A4A646E"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18011358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="17EAE568"/>
+    <w:tmpl w:val="BD947DBE"/>
+    <w:lvl w:ilvl="0" w:tplc="09380824">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B902CCA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF341352"/>
+    <w:lvl w:ilvl="0" w:tplc="6EA403A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="202B5A86"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A2E95B2"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2576620C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="868C16EC"/>
+    <w:lvl w:ilvl="0" w:tplc="09380824">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="303F0F7D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD0A6F0A"/>
+    <w:lvl w:ilvl="0" w:tplc="1FB6073A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="408C76C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84F89FE4"/>
+    <w:lvl w:ilvl="0" w:tplc="6EA403A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44110A65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCEAFCEA"/>
+    <w:lvl w:ilvl="0" w:tplc="D67CE514">
+      <w:start w:val="39"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44E7246C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D32831F4"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48E955E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="100E3BF8"/>
+    <w:lvl w:ilvl="0" w:tplc="09380824">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52333395"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="934C3372"/>
+    <w:lvl w:ilvl="0" w:tplc="4B068EEC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="708"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="524E3FCC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A2E95B2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56B829DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28E0A53C"/>
     <w:lvl w:ilvl="0" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59AB4949"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2F8CA2E"/>
+    <w:lvl w:ilvl="0" w:tplc="5DAC1756">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9574F6D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="328C6A58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BAE2F120">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CD84ED4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8C180D4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3BF6CB9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2432113C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="686C855A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B4E7B19"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A2E95B2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60D47A3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="54EE9102"/>
+    <w:lvl w:ilvl="0" w:tplc="09380824">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="612A462C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E32AA5E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1776" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3216" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4656" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5376" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6096" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6816" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7536" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="695C422A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ECC03E1A"/>
+    <w:lvl w:ilvl="0" w:tplc="09380824">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DDE36AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A2E95B2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77E902D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76EE0C08"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AE6111A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BD03DA2"/>
+    <w:lvl w:ilvl="0" w:tplc="09380824">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="708"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B292E31"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7B424C8"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
@@ -35454,4902 +31236,1095 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C320594"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B4A1F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="86A04288"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="DAF44DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="1FB6073A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="040C0003">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
-      <w:start w:val="1"/>
-[...60 lines deleted...]
-    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-[...83 lines deleted...]
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D2F44C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0B8D4FA"/>
+    <w:lvl w:ilvl="0" w:tplc="09380824">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...407 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1505" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2225" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2945" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3665" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4385" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5105" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6545" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...3385 lines deleted...]
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="1" w16cid:durableId="1744908041">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1500657942">
+  <w:num w:numId="2" w16cid:durableId="930356736">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1114328442">
+  <w:num w:numId="3" w16cid:durableId="1361198912">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1763839320">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1168209610">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1310942506">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="150492699">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1727030104">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="590621240">
+  <w:num w:numId="9" w16cid:durableId="144395124">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="321155120">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="905527503">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2051764989">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="98332143">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1035887250">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1654219197">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="841895822">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="179397563">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="360857938">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1872182195">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="433672340">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="489371816">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="21" w16cid:durableId="1302030374">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1764842361">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="22" w16cid:durableId="1966696059">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="947349638">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="23" w16cid:durableId="1200124478">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1560902676">
+  <w:num w:numId="24" w16cid:durableId="1587957677">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1458570325">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1506241678">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="741102800">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1137068423">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="754285123">
-[...41 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="335039201">
+  <w:num w:numId="29" w16cid:durableId="758600884">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1581716345">
-[...50 lines deleted...]
-  <w:num w:numId="41" w16cid:durableId="254366662">
+  <w:num w:numId="30" w16cid:durableId="719747596">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1934506675">
-[...8 lines deleted...]
-  <w:numIdMacAtCleanup w:val="44"/>
+  <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00686F0A"/>
-[...423 lines deleted...]
-    <w:rsid w:val="00FF24E3"/>
+    <w:rsidRoot w:val="008D40A1"/>
+    <w:rsid w:val="00002180"/>
+    <w:rsid w:val="000071D0"/>
+    <w:rsid w:val="00007A2C"/>
+    <w:rsid w:val="000112BE"/>
+    <w:rsid w:val="00011FBF"/>
+    <w:rsid w:val="00012192"/>
+    <w:rsid w:val="00014C4D"/>
+    <w:rsid w:val="00026C80"/>
+    <w:rsid w:val="000275A0"/>
+    <w:rsid w:val="00030100"/>
+    <w:rsid w:val="0003339F"/>
+    <w:rsid w:val="0003527A"/>
+    <w:rsid w:val="00053655"/>
+    <w:rsid w:val="00061A7D"/>
+    <w:rsid w:val="000673BB"/>
+    <w:rsid w:val="0007291C"/>
+    <w:rsid w:val="00073413"/>
+    <w:rsid w:val="000779AD"/>
+    <w:rsid w:val="00080AC0"/>
+    <w:rsid w:val="000820DF"/>
+    <w:rsid w:val="00082EE6"/>
+    <w:rsid w:val="00087337"/>
+    <w:rsid w:val="00087D41"/>
+    <w:rsid w:val="00093302"/>
+    <w:rsid w:val="00097B46"/>
+    <w:rsid w:val="000A1506"/>
+    <w:rsid w:val="000A1D32"/>
+    <w:rsid w:val="000A5D3B"/>
+    <w:rsid w:val="000A5F7D"/>
+    <w:rsid w:val="000A659F"/>
+    <w:rsid w:val="000B1111"/>
+    <w:rsid w:val="000C1A3C"/>
+    <w:rsid w:val="000C20F7"/>
+    <w:rsid w:val="000C58F9"/>
+    <w:rsid w:val="000D4175"/>
+    <w:rsid w:val="000D451C"/>
+    <w:rsid w:val="000D623E"/>
+    <w:rsid w:val="000E76E3"/>
+    <w:rsid w:val="000E7FE9"/>
+    <w:rsid w:val="000F044E"/>
+    <w:rsid w:val="000F3C43"/>
+    <w:rsid w:val="000F6C27"/>
+    <w:rsid w:val="0010087D"/>
+    <w:rsid w:val="00101AA7"/>
+    <w:rsid w:val="00104803"/>
+    <w:rsid w:val="00107B86"/>
+    <w:rsid w:val="00111AAB"/>
+    <w:rsid w:val="00114153"/>
+    <w:rsid w:val="00121075"/>
+    <w:rsid w:val="001210B2"/>
+    <w:rsid w:val="00121493"/>
+    <w:rsid w:val="00131403"/>
+    <w:rsid w:val="0014284E"/>
+    <w:rsid w:val="00153EDC"/>
+    <w:rsid w:val="00153F66"/>
+    <w:rsid w:val="0015414E"/>
+    <w:rsid w:val="00155701"/>
+    <w:rsid w:val="00164E80"/>
+    <w:rsid w:val="00185870"/>
+    <w:rsid w:val="00187F6D"/>
+    <w:rsid w:val="001A34F6"/>
+    <w:rsid w:val="001B13EA"/>
+    <w:rsid w:val="001B273E"/>
+    <w:rsid w:val="001B2C1D"/>
+    <w:rsid w:val="001B4F56"/>
+    <w:rsid w:val="001B5927"/>
+    <w:rsid w:val="001B6871"/>
+    <w:rsid w:val="001B7A68"/>
+    <w:rsid w:val="001C06C1"/>
+    <w:rsid w:val="001C0C63"/>
+    <w:rsid w:val="001D5941"/>
+    <w:rsid w:val="001D5CC5"/>
+    <w:rsid w:val="001E00D1"/>
+    <w:rsid w:val="001E29C6"/>
+    <w:rsid w:val="001F1254"/>
+    <w:rsid w:val="001F14EE"/>
+    <w:rsid w:val="001F243A"/>
+    <w:rsid w:val="001F5F5C"/>
+    <w:rsid w:val="001F635B"/>
+    <w:rsid w:val="002032EF"/>
+    <w:rsid w:val="00204CB5"/>
+    <w:rsid w:val="00205804"/>
+    <w:rsid w:val="002101C7"/>
+    <w:rsid w:val="002213CF"/>
+    <w:rsid w:val="00225400"/>
+    <w:rsid w:val="00226687"/>
+    <w:rsid w:val="00230B46"/>
+    <w:rsid w:val="00235B99"/>
+    <w:rsid w:val="00237FAF"/>
+    <w:rsid w:val="00242EE8"/>
+    <w:rsid w:val="00243A26"/>
+    <w:rsid w:val="002447EF"/>
+    <w:rsid w:val="00250506"/>
+    <w:rsid w:val="00251507"/>
+    <w:rsid w:val="002566C6"/>
+    <w:rsid w:val="00257BF4"/>
+    <w:rsid w:val="002619DB"/>
+    <w:rsid w:val="002623BD"/>
+    <w:rsid w:val="0026296B"/>
+    <w:rsid w:val="00263A71"/>
+    <w:rsid w:val="0026649F"/>
+    <w:rsid w:val="002816E1"/>
+    <w:rsid w:val="00283E7B"/>
+    <w:rsid w:val="00296E5F"/>
+    <w:rsid w:val="002A1055"/>
+    <w:rsid w:val="002A49BD"/>
+    <w:rsid w:val="002A5B53"/>
+    <w:rsid w:val="002A7BE4"/>
+    <w:rsid w:val="002A7BF4"/>
+    <w:rsid w:val="002B3AF4"/>
+    <w:rsid w:val="002B653D"/>
+    <w:rsid w:val="002C1CD4"/>
+    <w:rsid w:val="002C473C"/>
+    <w:rsid w:val="002C4DC3"/>
+    <w:rsid w:val="002C507C"/>
+    <w:rsid w:val="002D1C4E"/>
+    <w:rsid w:val="002E1E12"/>
+    <w:rsid w:val="002F7102"/>
+    <w:rsid w:val="002F7EE5"/>
+    <w:rsid w:val="00301091"/>
+    <w:rsid w:val="00310392"/>
+    <w:rsid w:val="003134CA"/>
+    <w:rsid w:val="003200EE"/>
+    <w:rsid w:val="003202A4"/>
+    <w:rsid w:val="00323A6F"/>
+    <w:rsid w:val="00335EFB"/>
+    <w:rsid w:val="003369A3"/>
+    <w:rsid w:val="003413F2"/>
+    <w:rsid w:val="00341A8C"/>
+    <w:rsid w:val="0034536D"/>
+    <w:rsid w:val="00346365"/>
+    <w:rsid w:val="00346B17"/>
+    <w:rsid w:val="00353F96"/>
+    <w:rsid w:val="003558D6"/>
+    <w:rsid w:val="003569E0"/>
+    <w:rsid w:val="00372BF8"/>
+    <w:rsid w:val="003868FE"/>
+    <w:rsid w:val="0039615B"/>
+    <w:rsid w:val="00397B6D"/>
+    <w:rsid w:val="00397DD5"/>
+    <w:rsid w:val="003A053B"/>
+    <w:rsid w:val="003A4ABC"/>
+    <w:rsid w:val="003B22DC"/>
+    <w:rsid w:val="003C069C"/>
+    <w:rsid w:val="003C2B66"/>
+    <w:rsid w:val="003C6662"/>
+    <w:rsid w:val="003C6E80"/>
+    <w:rsid w:val="003D186A"/>
+    <w:rsid w:val="003D307B"/>
+    <w:rsid w:val="003D7312"/>
+    <w:rsid w:val="003E4C62"/>
+    <w:rsid w:val="003E6074"/>
+    <w:rsid w:val="003F3317"/>
+    <w:rsid w:val="003F61F1"/>
+    <w:rsid w:val="003F7BA7"/>
+    <w:rsid w:val="00400C75"/>
+    <w:rsid w:val="00401F41"/>
+    <w:rsid w:val="00405359"/>
+    <w:rsid w:val="004137D9"/>
+    <w:rsid w:val="00416307"/>
+    <w:rsid w:val="00423271"/>
+    <w:rsid w:val="00430FCE"/>
+    <w:rsid w:val="004313CC"/>
+    <w:rsid w:val="00432DC8"/>
+    <w:rsid w:val="00434AE5"/>
+    <w:rsid w:val="00436C41"/>
+    <w:rsid w:val="004403A1"/>
+    <w:rsid w:val="00440679"/>
+    <w:rsid w:val="004459DF"/>
+    <w:rsid w:val="00446553"/>
+    <w:rsid w:val="00460CE9"/>
+    <w:rsid w:val="00463385"/>
+    <w:rsid w:val="00466D67"/>
+    <w:rsid w:val="0048011E"/>
+    <w:rsid w:val="0048278D"/>
+    <w:rsid w:val="0048355B"/>
+    <w:rsid w:val="0048372A"/>
+    <w:rsid w:val="00483ABC"/>
+    <w:rsid w:val="00493108"/>
+    <w:rsid w:val="00496AB2"/>
+    <w:rsid w:val="004A2D5D"/>
+    <w:rsid w:val="004A6229"/>
+    <w:rsid w:val="004A6309"/>
+    <w:rsid w:val="004A76D7"/>
+    <w:rsid w:val="004C1BAA"/>
+    <w:rsid w:val="004C6D3C"/>
+    <w:rsid w:val="004D0457"/>
+    <w:rsid w:val="004D18EA"/>
+    <w:rsid w:val="004D38F5"/>
+    <w:rsid w:val="004D4978"/>
+    <w:rsid w:val="004D58CD"/>
+    <w:rsid w:val="004D79E3"/>
+    <w:rsid w:val="004E5063"/>
+    <w:rsid w:val="004E68D3"/>
+    <w:rsid w:val="004F025B"/>
+    <w:rsid w:val="004F2A33"/>
+    <w:rsid w:val="004F3EAF"/>
+    <w:rsid w:val="004F4256"/>
+    <w:rsid w:val="0050552D"/>
+    <w:rsid w:val="00507FEA"/>
+    <w:rsid w:val="00516955"/>
+    <w:rsid w:val="005169EE"/>
+    <w:rsid w:val="00524B64"/>
+    <w:rsid w:val="00533873"/>
+    <w:rsid w:val="005400FA"/>
+    <w:rsid w:val="005424F5"/>
+    <w:rsid w:val="00546A51"/>
+    <w:rsid w:val="00554061"/>
+    <w:rsid w:val="00560356"/>
+    <w:rsid w:val="00563983"/>
+    <w:rsid w:val="00582869"/>
+    <w:rsid w:val="00583C11"/>
+    <w:rsid w:val="00583E6A"/>
+    <w:rsid w:val="005922C6"/>
+    <w:rsid w:val="00596003"/>
+    <w:rsid w:val="00596F00"/>
+    <w:rsid w:val="005A2179"/>
+    <w:rsid w:val="005A4EC8"/>
+    <w:rsid w:val="005B7C6C"/>
+    <w:rsid w:val="005C195A"/>
+    <w:rsid w:val="005C641E"/>
+    <w:rsid w:val="005D0834"/>
+    <w:rsid w:val="005D3D18"/>
+    <w:rsid w:val="005E06B5"/>
+    <w:rsid w:val="005F10D4"/>
+    <w:rsid w:val="005F1735"/>
+    <w:rsid w:val="005F45BD"/>
+    <w:rsid w:val="005F550A"/>
+    <w:rsid w:val="005F7CD2"/>
+    <w:rsid w:val="0060281D"/>
+    <w:rsid w:val="006043CF"/>
+    <w:rsid w:val="00605749"/>
+    <w:rsid w:val="006142EC"/>
+    <w:rsid w:val="00614388"/>
+    <w:rsid w:val="00624896"/>
+    <w:rsid w:val="00625A35"/>
+    <w:rsid w:val="00634E5E"/>
+    <w:rsid w:val="00635999"/>
+    <w:rsid w:val="00637084"/>
+    <w:rsid w:val="00640036"/>
+    <w:rsid w:val="00640952"/>
+    <w:rsid w:val="00641699"/>
+    <w:rsid w:val="006421FA"/>
+    <w:rsid w:val="006433CD"/>
+    <w:rsid w:val="00644981"/>
+    <w:rsid w:val="0064608E"/>
+    <w:rsid w:val="00647E2B"/>
+    <w:rsid w:val="006555AD"/>
+    <w:rsid w:val="00660199"/>
+    <w:rsid w:val="006603C2"/>
+    <w:rsid w:val="00662251"/>
+    <w:rsid w:val="006703B2"/>
+    <w:rsid w:val="006720F3"/>
+    <w:rsid w:val="00674041"/>
+    <w:rsid w:val="00676AAE"/>
+    <w:rsid w:val="00691CAA"/>
+    <w:rsid w:val="006945CC"/>
+    <w:rsid w:val="00695D98"/>
+    <w:rsid w:val="00696BC5"/>
+    <w:rsid w:val="006A5799"/>
+    <w:rsid w:val="006B182F"/>
+    <w:rsid w:val="006B7EAE"/>
+    <w:rsid w:val="006C1AAB"/>
+    <w:rsid w:val="006D50B3"/>
+    <w:rsid w:val="006E11E3"/>
+    <w:rsid w:val="006E20E0"/>
+    <w:rsid w:val="006E5CB3"/>
+    <w:rsid w:val="006E6B78"/>
+    <w:rsid w:val="006F6DB0"/>
+    <w:rsid w:val="0070055B"/>
+    <w:rsid w:val="00703991"/>
+    <w:rsid w:val="0070719B"/>
+    <w:rsid w:val="007104D6"/>
+    <w:rsid w:val="00713E35"/>
+    <w:rsid w:val="0071598D"/>
+    <w:rsid w:val="0072158E"/>
+    <w:rsid w:val="00721CBD"/>
+    <w:rsid w:val="00723C10"/>
+    <w:rsid w:val="00727FA2"/>
+    <w:rsid w:val="007355F3"/>
+    <w:rsid w:val="00735E21"/>
+    <w:rsid w:val="00746635"/>
+    <w:rsid w:val="00746C2D"/>
+    <w:rsid w:val="00750089"/>
+    <w:rsid w:val="00754547"/>
+    <w:rsid w:val="007600E3"/>
+    <w:rsid w:val="00761EB8"/>
+    <w:rsid w:val="00762FB0"/>
+    <w:rsid w:val="00763838"/>
+    <w:rsid w:val="00764E29"/>
+    <w:rsid w:val="00770478"/>
+    <w:rsid w:val="00773354"/>
+    <w:rsid w:val="0078104D"/>
+    <w:rsid w:val="00781F1F"/>
+    <w:rsid w:val="00781F45"/>
+    <w:rsid w:val="00784579"/>
+    <w:rsid w:val="0078457D"/>
+    <w:rsid w:val="007851C1"/>
+    <w:rsid w:val="00785BCA"/>
+    <w:rsid w:val="00796349"/>
+    <w:rsid w:val="007966FA"/>
+    <w:rsid w:val="007970A9"/>
+    <w:rsid w:val="0079725C"/>
+    <w:rsid w:val="007A3163"/>
+    <w:rsid w:val="007A546B"/>
+    <w:rsid w:val="007A5A09"/>
+    <w:rsid w:val="007A6769"/>
+    <w:rsid w:val="007B68CA"/>
+    <w:rsid w:val="007B6B9E"/>
+    <w:rsid w:val="007C38C2"/>
+    <w:rsid w:val="007C503F"/>
+    <w:rsid w:val="007D411C"/>
+    <w:rsid w:val="007D50FD"/>
+    <w:rsid w:val="007E2753"/>
+    <w:rsid w:val="007E4988"/>
+    <w:rsid w:val="007E6365"/>
+    <w:rsid w:val="007F1DCC"/>
+    <w:rsid w:val="007F3BD9"/>
+    <w:rsid w:val="007F753E"/>
+    <w:rsid w:val="00805B66"/>
+    <w:rsid w:val="00810D30"/>
+    <w:rsid w:val="00813182"/>
+    <w:rsid w:val="00813F11"/>
+    <w:rsid w:val="00814E57"/>
+    <w:rsid w:val="008172FD"/>
+    <w:rsid w:val="00822063"/>
+    <w:rsid w:val="0083166A"/>
+    <w:rsid w:val="00833F18"/>
+    <w:rsid w:val="00834C52"/>
+    <w:rsid w:val="00837660"/>
+    <w:rsid w:val="008445BD"/>
+    <w:rsid w:val="00860572"/>
+    <w:rsid w:val="00861088"/>
+    <w:rsid w:val="0086146C"/>
+    <w:rsid w:val="00863BFC"/>
+    <w:rsid w:val="00865BE9"/>
+    <w:rsid w:val="00867A95"/>
+    <w:rsid w:val="00870F14"/>
+    <w:rsid w:val="00871707"/>
+    <w:rsid w:val="008731C7"/>
+    <w:rsid w:val="00880736"/>
+    <w:rsid w:val="00886790"/>
+    <w:rsid w:val="0088728A"/>
+    <w:rsid w:val="00887BD1"/>
+    <w:rsid w:val="00890E40"/>
+    <w:rsid w:val="00894EF8"/>
+    <w:rsid w:val="008A0DF2"/>
+    <w:rsid w:val="008A120B"/>
+    <w:rsid w:val="008A67CE"/>
+    <w:rsid w:val="008B0435"/>
+    <w:rsid w:val="008B697A"/>
+    <w:rsid w:val="008B7515"/>
+    <w:rsid w:val="008D05BE"/>
+    <w:rsid w:val="008D2929"/>
+    <w:rsid w:val="008D40A1"/>
+    <w:rsid w:val="008D6291"/>
+    <w:rsid w:val="008D7567"/>
+    <w:rsid w:val="008D7800"/>
+    <w:rsid w:val="008E2687"/>
+    <w:rsid w:val="008E2F19"/>
+    <w:rsid w:val="00900BED"/>
+    <w:rsid w:val="00913691"/>
+    <w:rsid w:val="0092082F"/>
+    <w:rsid w:val="00922304"/>
+    <w:rsid w:val="00922F14"/>
+    <w:rsid w:val="0092630E"/>
+    <w:rsid w:val="00930C54"/>
+    <w:rsid w:val="009429A3"/>
+    <w:rsid w:val="00944755"/>
+    <w:rsid w:val="009476C8"/>
+    <w:rsid w:val="00962EBA"/>
+    <w:rsid w:val="0097232D"/>
+    <w:rsid w:val="0097341A"/>
+    <w:rsid w:val="009736A0"/>
+    <w:rsid w:val="009819AF"/>
+    <w:rsid w:val="009828A4"/>
+    <w:rsid w:val="009855C3"/>
+    <w:rsid w:val="00986698"/>
+    <w:rsid w:val="00993A43"/>
+    <w:rsid w:val="00995093"/>
+    <w:rsid w:val="00996D2C"/>
+    <w:rsid w:val="009A04C7"/>
+    <w:rsid w:val="009A46C8"/>
+    <w:rsid w:val="009B1D6E"/>
+    <w:rsid w:val="009B7909"/>
+    <w:rsid w:val="009B7F47"/>
+    <w:rsid w:val="009C2BD3"/>
+    <w:rsid w:val="009C7142"/>
+    <w:rsid w:val="009D1382"/>
+    <w:rsid w:val="009E43F3"/>
+    <w:rsid w:val="009E7EE6"/>
+    <w:rsid w:val="009F5968"/>
+    <w:rsid w:val="00A0227B"/>
+    <w:rsid w:val="00A0245B"/>
+    <w:rsid w:val="00A041C0"/>
+    <w:rsid w:val="00A0684A"/>
+    <w:rsid w:val="00A07CE5"/>
+    <w:rsid w:val="00A12E2F"/>
+    <w:rsid w:val="00A2153B"/>
+    <w:rsid w:val="00A21BEE"/>
+    <w:rsid w:val="00A21E12"/>
+    <w:rsid w:val="00A22D7D"/>
+    <w:rsid w:val="00A25151"/>
+    <w:rsid w:val="00A30975"/>
+    <w:rsid w:val="00A37A74"/>
+    <w:rsid w:val="00A42DAF"/>
+    <w:rsid w:val="00A4494E"/>
+    <w:rsid w:val="00A46572"/>
+    <w:rsid w:val="00A47699"/>
+    <w:rsid w:val="00A50FD7"/>
+    <w:rsid w:val="00A5351C"/>
+    <w:rsid w:val="00A62361"/>
+    <w:rsid w:val="00A62FE2"/>
+    <w:rsid w:val="00A7204C"/>
+    <w:rsid w:val="00A75EBE"/>
+    <w:rsid w:val="00A84A66"/>
+    <w:rsid w:val="00A8502B"/>
+    <w:rsid w:val="00A87064"/>
+    <w:rsid w:val="00A91F04"/>
+    <w:rsid w:val="00A9484D"/>
+    <w:rsid w:val="00A95D53"/>
+    <w:rsid w:val="00A95D96"/>
+    <w:rsid w:val="00AA34C0"/>
+    <w:rsid w:val="00AA56D9"/>
+    <w:rsid w:val="00AA6882"/>
+    <w:rsid w:val="00AA73AD"/>
+    <w:rsid w:val="00AB3E67"/>
+    <w:rsid w:val="00AB7141"/>
+    <w:rsid w:val="00AC0103"/>
+    <w:rsid w:val="00AC0DCC"/>
+    <w:rsid w:val="00AC21E0"/>
+    <w:rsid w:val="00AC36AC"/>
+    <w:rsid w:val="00AC5F9E"/>
+    <w:rsid w:val="00AD3012"/>
+    <w:rsid w:val="00AE100D"/>
+    <w:rsid w:val="00AE11CE"/>
+    <w:rsid w:val="00AE6464"/>
+    <w:rsid w:val="00AF3939"/>
+    <w:rsid w:val="00AF572A"/>
+    <w:rsid w:val="00B04877"/>
+    <w:rsid w:val="00B04B65"/>
+    <w:rsid w:val="00B04DFC"/>
+    <w:rsid w:val="00B10AD5"/>
+    <w:rsid w:val="00B1324A"/>
+    <w:rsid w:val="00B20114"/>
+    <w:rsid w:val="00B203AE"/>
+    <w:rsid w:val="00B203B1"/>
+    <w:rsid w:val="00B22507"/>
+    <w:rsid w:val="00B27A91"/>
+    <w:rsid w:val="00B444AB"/>
+    <w:rsid w:val="00B446F2"/>
+    <w:rsid w:val="00B529EA"/>
+    <w:rsid w:val="00B52A82"/>
+    <w:rsid w:val="00B61B99"/>
+    <w:rsid w:val="00B638F6"/>
+    <w:rsid w:val="00B67A55"/>
+    <w:rsid w:val="00B73821"/>
+    <w:rsid w:val="00B74013"/>
+    <w:rsid w:val="00B75BB3"/>
+    <w:rsid w:val="00B77A36"/>
+    <w:rsid w:val="00B8418E"/>
+    <w:rsid w:val="00B845EC"/>
+    <w:rsid w:val="00BA14C0"/>
+    <w:rsid w:val="00BA278C"/>
+    <w:rsid w:val="00BA6E2F"/>
+    <w:rsid w:val="00BB04BF"/>
+    <w:rsid w:val="00BB0AF0"/>
+    <w:rsid w:val="00BE05FD"/>
+    <w:rsid w:val="00BE1502"/>
+    <w:rsid w:val="00BE1A25"/>
+    <w:rsid w:val="00BE2724"/>
+    <w:rsid w:val="00BE7833"/>
+    <w:rsid w:val="00BF2F99"/>
+    <w:rsid w:val="00BF6790"/>
+    <w:rsid w:val="00C02818"/>
+    <w:rsid w:val="00C04B55"/>
+    <w:rsid w:val="00C06BCA"/>
+    <w:rsid w:val="00C07C9C"/>
+    <w:rsid w:val="00C162DC"/>
+    <w:rsid w:val="00C234C4"/>
+    <w:rsid w:val="00C24034"/>
+    <w:rsid w:val="00C324DD"/>
+    <w:rsid w:val="00C33F0F"/>
+    <w:rsid w:val="00C35C63"/>
+    <w:rsid w:val="00C45000"/>
+    <w:rsid w:val="00C45BDA"/>
+    <w:rsid w:val="00C46151"/>
+    <w:rsid w:val="00C514E9"/>
+    <w:rsid w:val="00C629A8"/>
+    <w:rsid w:val="00C63FF7"/>
+    <w:rsid w:val="00C64784"/>
+    <w:rsid w:val="00C73B5C"/>
+    <w:rsid w:val="00C82BE2"/>
+    <w:rsid w:val="00C91349"/>
+    <w:rsid w:val="00C9225D"/>
+    <w:rsid w:val="00CA3193"/>
+    <w:rsid w:val="00CA361A"/>
+    <w:rsid w:val="00CA3F98"/>
+    <w:rsid w:val="00CA5561"/>
+    <w:rsid w:val="00CB0BDE"/>
+    <w:rsid w:val="00CB40EA"/>
+    <w:rsid w:val="00CB419F"/>
+    <w:rsid w:val="00CB5749"/>
+    <w:rsid w:val="00CB63E8"/>
+    <w:rsid w:val="00CC0C26"/>
+    <w:rsid w:val="00CC1723"/>
+    <w:rsid w:val="00CC39EF"/>
+    <w:rsid w:val="00CC59A0"/>
+    <w:rsid w:val="00CC6270"/>
+    <w:rsid w:val="00CC7DA4"/>
+    <w:rsid w:val="00CD0C43"/>
+    <w:rsid w:val="00CE1EF4"/>
+    <w:rsid w:val="00CE2FE4"/>
+    <w:rsid w:val="00CE7620"/>
+    <w:rsid w:val="00CF3B00"/>
+    <w:rsid w:val="00CF3E04"/>
+    <w:rsid w:val="00CF543F"/>
+    <w:rsid w:val="00CF56C3"/>
+    <w:rsid w:val="00CF6B34"/>
+    <w:rsid w:val="00D01DEE"/>
+    <w:rsid w:val="00D07AC2"/>
+    <w:rsid w:val="00D131CF"/>
+    <w:rsid w:val="00D25DB9"/>
+    <w:rsid w:val="00D30F05"/>
+    <w:rsid w:val="00D37856"/>
+    <w:rsid w:val="00D4255C"/>
+    <w:rsid w:val="00D42F9F"/>
+    <w:rsid w:val="00D43F11"/>
+    <w:rsid w:val="00D463B4"/>
+    <w:rsid w:val="00D47799"/>
+    <w:rsid w:val="00D531D9"/>
+    <w:rsid w:val="00D5468F"/>
+    <w:rsid w:val="00D57F3B"/>
+    <w:rsid w:val="00D61B08"/>
+    <w:rsid w:val="00D65BC1"/>
+    <w:rsid w:val="00D67A1F"/>
+    <w:rsid w:val="00D71E87"/>
+    <w:rsid w:val="00D72AED"/>
+    <w:rsid w:val="00D769A8"/>
+    <w:rsid w:val="00D77CAF"/>
+    <w:rsid w:val="00D85904"/>
+    <w:rsid w:val="00D86E52"/>
+    <w:rsid w:val="00D87F6A"/>
+    <w:rsid w:val="00D9009D"/>
+    <w:rsid w:val="00D97A74"/>
+    <w:rsid w:val="00DB014E"/>
+    <w:rsid w:val="00DB59AA"/>
+    <w:rsid w:val="00DC05FB"/>
+    <w:rsid w:val="00DD56E2"/>
+    <w:rsid w:val="00DE0553"/>
+    <w:rsid w:val="00DE057E"/>
+    <w:rsid w:val="00DE1727"/>
+    <w:rsid w:val="00DF44CE"/>
+    <w:rsid w:val="00E1403C"/>
+    <w:rsid w:val="00E1440C"/>
+    <w:rsid w:val="00E15F69"/>
+    <w:rsid w:val="00E237ED"/>
+    <w:rsid w:val="00E253A5"/>
+    <w:rsid w:val="00E26141"/>
+    <w:rsid w:val="00E26C02"/>
+    <w:rsid w:val="00E26EC6"/>
+    <w:rsid w:val="00E301AE"/>
+    <w:rsid w:val="00E36092"/>
+    <w:rsid w:val="00E36F1B"/>
+    <w:rsid w:val="00E43DB6"/>
+    <w:rsid w:val="00E51138"/>
+    <w:rsid w:val="00E61B7A"/>
+    <w:rsid w:val="00E63CB1"/>
+    <w:rsid w:val="00E654D0"/>
+    <w:rsid w:val="00E65E80"/>
+    <w:rsid w:val="00E73A4D"/>
+    <w:rsid w:val="00E751CD"/>
+    <w:rsid w:val="00E812C6"/>
+    <w:rsid w:val="00E853E6"/>
+    <w:rsid w:val="00E8601B"/>
+    <w:rsid w:val="00E87971"/>
+    <w:rsid w:val="00E92D14"/>
+    <w:rsid w:val="00E94ED6"/>
+    <w:rsid w:val="00E96A02"/>
+    <w:rsid w:val="00EA08DD"/>
+    <w:rsid w:val="00EA56F1"/>
+    <w:rsid w:val="00EB0DA6"/>
+    <w:rsid w:val="00EB72FB"/>
+    <w:rsid w:val="00EC1A55"/>
+    <w:rsid w:val="00EC1DFC"/>
+    <w:rsid w:val="00EC473B"/>
+    <w:rsid w:val="00EC4856"/>
+    <w:rsid w:val="00EC4C89"/>
+    <w:rsid w:val="00EC52BF"/>
+    <w:rsid w:val="00ED28B0"/>
+    <w:rsid w:val="00EE1F73"/>
+    <w:rsid w:val="00EE5D4A"/>
+    <w:rsid w:val="00EE617D"/>
+    <w:rsid w:val="00EF47FA"/>
+    <w:rsid w:val="00F045CF"/>
+    <w:rsid w:val="00F0520A"/>
+    <w:rsid w:val="00F141FB"/>
+    <w:rsid w:val="00F20A5A"/>
+    <w:rsid w:val="00F23154"/>
+    <w:rsid w:val="00F2447D"/>
+    <w:rsid w:val="00F3077C"/>
+    <w:rsid w:val="00F331CA"/>
+    <w:rsid w:val="00F4517B"/>
+    <w:rsid w:val="00F4578E"/>
+    <w:rsid w:val="00F5097F"/>
+    <w:rsid w:val="00F51A94"/>
+    <w:rsid w:val="00F54A8B"/>
+    <w:rsid w:val="00F55925"/>
+    <w:rsid w:val="00F564A9"/>
+    <w:rsid w:val="00F666C4"/>
+    <w:rsid w:val="00F709E6"/>
+    <w:rsid w:val="00F73CFE"/>
+    <w:rsid w:val="00F744D1"/>
+    <w:rsid w:val="00F81256"/>
+    <w:rsid w:val="00F86A2C"/>
+    <w:rsid w:val="00F92875"/>
+    <w:rsid w:val="00F94100"/>
+    <w:rsid w:val="00F976F4"/>
+    <w:rsid w:val="00FB068E"/>
+    <w:rsid w:val="00FB1C31"/>
+    <w:rsid w:val="00FB1DAE"/>
+    <w:rsid w:val="00FB232C"/>
+    <w:rsid w:val="00FB2B87"/>
+    <w:rsid w:val="00FB4FB7"/>
+    <w:rsid w:val="00FB6C74"/>
+    <w:rsid w:val="00FD46ED"/>
+    <w:rsid w:val="00FF5F96"/>
+    <w:rsid w:val="076EE7D5"/>
+    <w:rsid w:val="0A785988"/>
+    <w:rsid w:val="108D41CA"/>
+    <w:rsid w:val="12FC3307"/>
+    <w:rsid w:val="1A4B7DAA"/>
+    <w:rsid w:val="1C154779"/>
+    <w:rsid w:val="1C26A907"/>
+    <w:rsid w:val="1C98DF98"/>
+    <w:rsid w:val="228CBA97"/>
+    <w:rsid w:val="44C2C3B1"/>
+    <w:rsid w:val="4A16AFD1"/>
+    <w:rsid w:val="510A29F2"/>
+    <w:rsid w:val="527A9C8E"/>
+    <w:rsid w:val="59A1121B"/>
+    <w:rsid w:val="5A88FC29"/>
+    <w:rsid w:val="5F1DB186"/>
+    <w:rsid w:val="5F6CA3D7"/>
+    <w:rsid w:val="682DC114"/>
+    <w:rsid w:val="69F84341"/>
+    <w:rsid w:val="71358BA9"/>
+    <w:rsid w:val="72A08893"/>
+    <w:rsid w:val="7BFB999D"/>
+    <w:rsid w:val="7EEFE8BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7C49459D"/>
-  <w15:docId w15:val="{E2E0C631-98B7-4338-817E-4E5364CAC969}"/>
+  <w14:docId w14:val="6CA0CD5E"/>
+  <w15:docId w15:val="{F1FE91A1-08B2-4513-9F00-C23B0AE0B58B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -40458,51 +32433,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -40684,265 +32659,211 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00973B90"/>
+    <w:rsid w:val="003F7BA7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00F81EF3"/>
+    <w:rsid w:val="005B7C6C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5954"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C06BCA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F81EF3"/>
+    <w:rsid w:val="005C641E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...17 lines deleted...]
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...28 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D40A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="008D40A1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D40A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008D40A1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D40A1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008D40A1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PieddePage0">
     <w:name w:val="Pied de Page"/>
@@ -40996,714 +32917,414 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00507FEA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00507FEA"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
-    <w:rsid w:val="00F81EF3"/>
+    <w:rsid w:val="005B7C6C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
-    <w:name w:val="Titre 3 Car"/>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D37856"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:link w:val="Titre3"/>
-    <w:rsid w:val="00F81EF3"/>
+    <w:link w:val="Titre"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D37856"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sous-titre">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Sous-titreCar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003369A3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
+    <w:name w:val="Sous-titre Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Sous-titre"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003369A3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003369A3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C06BCA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Grilledutableau">
-[...12 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E2753"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:rsid w:val="00F81EF3"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67A1F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentaireCar"/>
-    <w:rsid w:val="00F81EF3"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67A1F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
     <w:name w:val="Commentaire Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Commentaire"/>
-    <w:rsid w:val="00F81EF3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D67A1F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Commentaire"/>
     <w:next w:val="Commentaire"/>
     <w:link w:val="ObjetducommentaireCar"/>
-    <w:rsid w:val="00F81EF3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D67A1F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
-    <w:rsid w:val="00F81EF3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D67A1F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Appelnotedebasdep">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="En-ttedetabledesmatires">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Titre1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F81EF3"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F81EF3"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C641E"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepLines/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="5954"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
-  </w:style>
-[...52 lines deleted...]
-    <w:rsid w:val="00F81EF3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00F81EF3"/>
+    <w:rsid w:val="005C641E"/>
     <w:pPr>
-      <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="220"/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="200"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005C641E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grilledutableau">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003D7312"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rsid w:val="00F81EF3"/>
+    <w:rsid w:val="00AC36AC"/>
     <w:pPr>
-      <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
-      <w:ind w:left="440"/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="400"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="lev">
-[...12 lines deleted...]
-    <w:rsid w:val="00F81EF3"/>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00026C80"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...14 lines deleted...]
-    <w:rsid w:val="00F81EF3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
-[...342 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="730422330">
+    <w:div w:id="731544782">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1531071758">
+    <w:div w:id="861554857">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1851524602">
+    <w:div w:id="1049384142">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2122067163">
+    <w:div w:id="1784955114">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2093236154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ARS-IDF-CDU@ars.sante.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ars.net-survey.eu/SurveyManager/surveys/arsif/CDU2025_ra2024_R_200325/ethnos.asp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iledefrance.ars.sante.fr/conference-regionale-de-la-sante-et-de-lautonomie-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iledefrance.ars.sante.fr/remplir-le-rapport-dactivite-cdu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iledefrance.ars.sante.fr/synthese-regionale-2023-representation-usagers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iledefrance.ars.sante.fr/system/files/2025-05/Comment%20d%C3%A9ployer%20des%20questionnaires%20exp%C3%A9rience%20patient_v1.2_0.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iledefrance.ars.sante.fr/questionnaire-annuel-cdu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcru@etablissement.fr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/NfwY1NuW0to" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direction@etablissement.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-idf-dpd@ars.sante.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-idf-cdu@ars.sante.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iledefrance.ars.sante.fr/questionnaire-annuel-cdu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iledefrance.ars.sante.fr/system/files/2025-05/Comment%20d%C3%A9ployer%20des%20questionnaires%20exp%C3%A9rience%20patient_v1.2_0.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -41955,107 +33576,331 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010014A10D65CAE3C744A7CA256B1C82A10C" ma:contentTypeVersion="4" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="56835ec7110128bb28c93e96bd2675b6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1a2f9366-0a18-48a5-b913-86f646608f97" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bd5c0444ec1cb6118a06a685d8961627" ns2:_="">
+    <xsd:import namespace="1a2f9366-0a18-48a5-b913-86f646608f97"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1a2f9366-0a18-48a5-b913-86f646608f97" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4506B62F-D558-47BF-A8EC-3DEF2D0CA020}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76C4DE9E-9433-4FF5-A326-16297FA89FA4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1a2f9366-0a18-48a5-b913-86f646608f97"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A84E7F54-8CCE-47A5-ACC9-AA08E8F2B5DD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1a2f9366-0a18-48a5-b913-86f646608f97"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{006989D8-D23D-4F58-AA10-767066D9E74F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{358E5902-04DD-4D8C-B292-96D16F40CA6A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>31397</Characters>
+  <Pages>25</Pages>
+  <Words>5715</Words>
+  <Characters>31434</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>261</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Ministère des affaires sociales</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37031</CharactersWithSpaces>
+  <CharactersWithSpaces>37075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Word questionnaire CDU 2025 sur 2024</dc:title>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>marion.lambolez@ars.sante.fr</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
-    <vt:i4>145291438</vt:i4>
+    <vt:i4>-424204641</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x01010014A10D65CAE3C744A7CA256B1C82A10C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
+    <vt:lpwstr>2025-08-06T15:50:41Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
+    <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
+    <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
+    <vt:lpwstr>ee20bcf6-da2f-4ee8-b8f6-82267ebdbf63</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>